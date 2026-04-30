--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -1,62 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidRDefault="00440714">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005E3D11">
-        <w:t>Утвержден и введен в действие</w:t>
+        <w:t>Утвержден</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005E3D11">
+        <w:t xml:space="preserve"> и введен в действие</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidRDefault="005E3D11">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="005E3D11">
         <w:t xml:space="preserve">приказом </w:t>
       </w:r>
       <w:r w:rsidR="00440714" w:rsidRPr="005E3D11">
         <w:t>Федерального агентства</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidRDefault="00440714">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="005E3D11">
         <w:t>по техническому регулированию</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidRDefault="00440714">
       <w:pPr>
@@ -120,162 +126,205 @@
       <w:r w:rsidRPr="005E3D11">
         <w:t>НАЦИОНАЛЬНЫЙ СТАНДАРТ РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidRDefault="00440714">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidRDefault="00C95871">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ПРОИЗВОДСТВЕННЫЕ УСЛУГИ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidRDefault="00440714">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00440714" w:rsidRPr="005C27C4" w:rsidRDefault="005C27C4">
+    <w:p w:rsidR="00440714" w:rsidRPr="005C27C4" w:rsidRDefault="00126A8C">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00C95871" w:rsidRPr="005C27C4">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>ДОБРОВОЛЬНАЯ ПОЖАРНАЯ ОХРАНА</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidRDefault="00440714">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidRDefault="00C95871">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>ОБ</w:t>
-[...4 lines deleted...]
-        <w:t>ЩИЕ ТРЕБОВАНИЯ</w:t>
+        <w:t>ОБЩИЕ ТРЕБОВАНИЯ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidRDefault="00440714">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidRDefault="00C95871" w:rsidP="00C95871">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C95871">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Production services. Voluntary fire protection. General requirements</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00C95871" w:rsidRDefault="00C95871">
+        <w:t>Production</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00126A8C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C95871">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00126A8C">
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00126A8C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C95871">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Voluntary fire protection.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C95871">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> General requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C95871" w:rsidRPr="00126A8C" w:rsidRDefault="00C95871">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00440714" w:rsidRPr="00C95871" w:rsidRDefault="00440714">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00440714" w:rsidRPr="00126A8C" w:rsidRDefault="00440714">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E3D11">
         <w:t>ГОСТ</w:t>
       </w:r>
       <w:r w:rsidRPr="00255635">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005E3D11">
         <w:t>Р</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00255635">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C95871">
+      <w:r w:rsidR="00C95871" w:rsidRPr="00126A8C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>58853</w:t>
       </w:r>
       <w:r w:rsidRPr="00255635">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-20</w:t>
       </w:r>
-      <w:r w:rsidR="00C95871">
+      <w:r w:rsidR="00C95871" w:rsidRPr="00126A8C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>20</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00440714" w:rsidRPr="00255635" w:rsidRDefault="00440714">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidRDefault="00440714">
+    <w:p w:rsidR="00440714" w:rsidRPr="00126A8C" w:rsidRDefault="00440714">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidRDefault="00440714">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="005E3D11">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Дата введения</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidRDefault="00440714">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="005E3D11">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
@@ -318,70 +367,80 @@
       </w:pPr>
       <w:r w:rsidRPr="005E3D11">
         <w:t>Предисловие</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidRDefault="00440714">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C95871" w:rsidRDefault="00C95871" w:rsidP="00C95871">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="220"/>
         <w:ind w:left="0" w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>РАЗРАБОТАН Главным управлением пожарной охраны Министерства Российской Федерации по делам гражданской обороны, чрезвычайным ситуациям и ликвидации последствий стихийных бедствий (ГУПО МЧС России), Общероссийской общественной организацией «Всероссийское добровольное пожарное общество» (ВДПО), Ассоциацией «Национальный союз организаций в области обеспечения пожарной безопасности» (НСОПБ), Федеральным государственным бюджетным образовательным учреждением высшего профессионального образования «Академия государственной противопожарной службы Министерства Российской Федерации по делам гражданской обороны, чрезвычайным ситуациям и ликвидации последствий стихийных бедствий» (ФГБОУ ВПО «Академия ГПС МЧС России»).</w:t>
+        <w:t>РАЗРАБОТАН</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Главным управлением пожарной охраны Министерства Российской Федерации по делам гражданской обороны, чрезвычайным ситуациям и ликвидации последствий стихийных бедствий (ГУПО МЧС России), Общероссийской общественной организацией «Всероссийское добровольное пожарное общество» (ВДПО), Ассоциацией «Национальный союз организаций в области обеспечения пожарной безопасности» (НСОПБ), Федеральным государственным бюджетным образовательным учреждением высшего профессионального образования «Академия государственной противопожарной службы Министерства Российской Федерации по делам гражданской обороны, чрезвычайным ситуациям и ликвидации последствий стихийных бедствий» (ФГБОУ ВПО «Академия ГПС МЧС России»).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C95871" w:rsidRDefault="00C95871" w:rsidP="00C95871">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="220"/>
         <w:ind w:left="0" w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>ВНЕСЕН Техническим комитетом по стандартизации ТК 001 «Производственные услуги».</w:t>
+        <w:t>ВНЕСЕН</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Техническим комитетом по стандартизации ТК 001 «Производственные услуги».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C95871" w:rsidRDefault="00C95871" w:rsidP="00C95871">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="220"/>
         <w:ind w:left="0" w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>УТВЕРЖДЕН И ВВЕДЕН В ДЕЙСТВИЕ Приказом Федерального агентства по техническому регулированию и метрологии от 15 мая 2020 г. № 203-ст.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidRDefault="00C95871" w:rsidP="00C95871">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -491,152 +550,191 @@
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Указов Президента Российской Федерации </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:t>6]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> [7];</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C95871" w:rsidRDefault="00C95871" w:rsidP="0023281B">
+    <w:p w:rsidR="00C95871" w:rsidRPr="00C60984" w:rsidRDefault="00C95871" w:rsidP="0023281B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:dstrike/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C60984">
+        <w:rPr>
+          <w:dstrike/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
         <w:t>Постановления Правительства Российской Федерации [8);</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00C95871" w:rsidRDefault="00C95871" w:rsidP="0023281B">
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00C95871" w:rsidRPr="00C60984" w:rsidRDefault="00C95871" w:rsidP="0023281B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:dstrike/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C60984">
+        <w:rPr>
+          <w:dstrike/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
         <w:t>Приказов МЧС России [9] — [12];</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C95871" w:rsidRDefault="00C95871" w:rsidP="0023281B">
+    <w:p w:rsidR="00C95871" w:rsidRPr="00C60984" w:rsidRDefault="00C95871" w:rsidP="0023281B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:dstrike/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C60984">
+        <w:rPr>
+          <w:dstrike/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
         <w:t>Приказа Министерства труда и социальной защиты Российской Федерации [13]:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C95871" w:rsidRDefault="00C95871" w:rsidP="0023281B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Федерального закона [14].</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C95871" w:rsidRDefault="00C95871" w:rsidP="0023281B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Цель разработки стандарта заключается в установлении общих требований к подразделениям добровольной пожарной охраны и добровольным пожарным. Настоящий стандарт является основополагающим документом для установления комплекса норм, правил, требований к подразделениям добровольной пожарной охраны.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C95871" w:rsidRDefault="00C95871" w:rsidP="0023281B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>При применении настоящего стандарта необходимо пользоваться федеральными законами и иными нормативными правовыми актами Российской Федерации, которые регулируют вопросы пожарной безопасности и деятельность добровольной пожарной охраны.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E3D11" w:rsidRDefault="00C95871" w:rsidP="0023281B">
+    <w:p w:rsidR="005E3D11" w:rsidRPr="00C60984" w:rsidRDefault="00C95871" w:rsidP="00C60984">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="0000CC"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C60984">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="0000CC"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>В случае несоответствия положений настоящего стандарта федеральным законам и иным нормативным и правовым актам Российской Федерации, вследствие изменения законодательства в области пожарной безопасности, до внесения соответствующих изменений в настоящий стандарт действуют те его положения, которые не противоречат федеральным законам и иным нормативным правовым актам Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C95871" w:rsidRPr="005E3D11" w:rsidRDefault="00C95871">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C95871" w:rsidRPr="005E3D11" w:rsidRDefault="00440714" w:rsidP="00C95871">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r w:rsidRPr="005E3D11">
         <w:t>Область применения</w:t>
@@ -715,180 +813,210 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005E3D11">
         <w:t>В настоящем стандарте использованы нормативные ссылки на следующие стандарты:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C95871" w:rsidRDefault="00C95871" w:rsidP="00C95871">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>ГОСТ 12.1.033 Система стандартов безопасности труда. Пожарная безопасность. Термины и определения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidRDefault="00C95871" w:rsidP="00C95871">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>ГОСТ Р 57369 Производственные услуги. Термины и определения.</w:t>
+        <w:t xml:space="preserve">ГОСТ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 57369 Производственные услуги. Термины и определения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidRDefault="00440714">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E3D11">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Примечание</w:t>
       </w:r>
       <w:r w:rsidR="005E3D11" w:rsidRPr="005E3D11">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="005E3D11">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> При пользовании настоящим стандартом целесообразно проверить действие ссылочных стандартов в информационной системе общего пользования - на официальном сайте Федерального агентства по техническому регулированию и метрологии в сети Интернет или по ежегодному информационному указателю </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005E3D11">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">При пользовании настоящим стандартом целесообразно проверить действие ссылочных стандартов в информационной системе общего пользования - на официальном сайте Федерального агентства по техническому регулированию и метрологии в сети Интернет или по ежегодному информационному указателю </w:t>
       </w:r>
       <w:r w:rsidR="005E3D11" w:rsidRPr="005E3D11">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidRPr="005E3D11">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Национальные стандарты</w:t>
       </w:r>
       <w:r w:rsidR="005E3D11" w:rsidRPr="005E3D11">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidRPr="005E3D11">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">, который опубликован по состоянию на 1 января текущего года, и по выпускам ежемесячного информационного указателя </w:t>
       </w:r>
       <w:r w:rsidR="005E3D11" w:rsidRPr="005E3D11">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidRPr="005E3D11">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Национальные стандарты</w:t>
       </w:r>
       <w:r w:rsidR="005E3D11" w:rsidRPr="005E3D11">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidRPr="005E3D11">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> за текущий год. Если заменен ссылочный стандарт, на который дана недатированная ссылка, то рекомендуется использовать действующую версию этого стандарта с учетом всех внесенных в данную версию изменений. Если изменен ссылочный стандарт, на который дана датированная ссылка, то рекомендуется использовать версию этого стандарта с указанным выше годом утверждения (принятия). Если после утверждения настоящего стандарта в ссылочный стандарт, на который дана датированная ссылка, внесено изменение, затрагивающее положение, на которое дана ссылка, то это положение рекомендуется применять без учета данного изменения. Если ссылочный стандарт отменен без замены, то положение, в котором дана ссылка на него, рекомендуется применять в части, не затрагивающей эту ссылку.</w:t>
+        <w:t xml:space="preserve"> за текущий год.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005E3D11">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Если заменен ссылочный стандарт, на который дана недатированная ссылка, то рекомендуется использовать действующую версию этого стандарта с учетом всех внесенных в данную версию изменений. Если изменен ссылочный стандарт, на который дана датированная ссылка, то рекомендуется использовать версию этого стандарта с указанным выше годом утверждения (принятия). Если после утверждения настоящего стандарта в ссылочный стандарт, на который дана датированная ссылка, внесено изменение, затрагивающее положение, на которое дана ссылка, то это положение рекомендуется применять без учета данного изменения. Если ссылочный стандарт отменен без замены, то положение, в котором дана ссылка на него, рекомендуется применять в части, не затрагивающей эту ссылку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidRDefault="00440714">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidRDefault="00440714" w:rsidP="000043E4">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r w:rsidRPr="005E3D11">
         <w:t>Термины, определения и сокращения</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000043E4" w:rsidRDefault="000043E4" w:rsidP="000043E4">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="220"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="000043E4">
         <w:t>Термины и определения</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000043E4" w:rsidRPr="005E3D11" w:rsidRDefault="000043E4" w:rsidP="000043E4">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="000043E4">
-        <w:t>В настоящем стандарте применены термины по ГОСТ 12.1.033. ГОСТ Р 57369</w:t>
+        <w:t xml:space="preserve">В настоящем стандарте применены термины по ГОСТ 12.1.033. ГОСТ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000043E4">
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000043E4">
+        <w:t xml:space="preserve"> 57369</w:t>
       </w:r>
       <w:r w:rsidR="00613C34">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="000043E4">
         <w:t xml:space="preserve"> [1]</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="000043E4">
         <w:t xml:space="preserve"> [2]</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="000043E4">
         <w:t xml:space="preserve"> [3]</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="000043E4">
         <w:t xml:space="preserve"> [5]</w:t>
       </w:r>
@@ -915,247 +1043,303 @@
       </w:pPr>
       <w:r w:rsidRPr="000043E4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>дежурство личного состава добровольной пожарной охраны:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Нахождение добровольного пожарного в подразделении пожарной охраны в готовности к выполнению основных задач добровольной пожарной охраны в области пожарной безопасности, или непосредственное выполнение этих задач.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000043E4" w:rsidRDefault="000043E4" w:rsidP="000043E4">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="220"/>
         <w:ind w:left="0" w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000043E4">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>дежурство личного состава добровольной пожарной охраны в режиме ожидания:</w:t>
+        <w:t>д</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000043E4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ежурство личного состава добровольной пожарной охраны в режиме ожидания:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Пребывание добровольного пожарного по месту жительства, работы или учебы в ожидании вызова и готовности к выполнению основных задач добровольной пожарной охраны в области пожарной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000043E4" w:rsidRDefault="000043E4" w:rsidP="000043E4">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="220"/>
         <w:ind w:left="0" w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="000043E4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>объект размещения подразделения добровольной пожарной охраны:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Сооружение или помещение (или их части), в которых размещено подразделение добровольной пожарной охраны.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000043E4" w:rsidRDefault="000043E4" w:rsidP="000043E4">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="220"/>
         <w:ind w:left="0" w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000043E4">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>оперативная обстановка:</w:t>
+        <w:t>о</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000043E4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>перативная обстановка:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Совокупность обстоятельств и условий в районе (подрайоне) выезда подразделения добровольной пожарной охраны, влияющая на определение задач и характер их выполнения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000043E4" w:rsidRDefault="000043E4" w:rsidP="000043E4">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="220"/>
         <w:ind w:left="0" w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="000043E4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>подрайон выезда подразделения:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Часть территории или вся территория района выезда другого подразделения пожарной охраны пожарно-спасательного гарнизона.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000043E4" w:rsidRDefault="000043E4" w:rsidP="000043E4">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="220"/>
         <w:ind w:left="0" w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000043E4">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>район выезда подразделения:</w:t>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000043E4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>айон выезда подразделения:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Территория, в границах которой предусмотрено первоочередное направление сил и средств этого подразделения по первому сообщению о пожаре.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000043E4" w:rsidRDefault="000043E4" w:rsidP="000043E4">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="220"/>
         <w:ind w:left="0" w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="000043E4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>расписание выезда подразделений пожарно-спасательного гарнизона для тушения пожаров и проведения аварийно-спасательных работ:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Документ, утвержденный в установленном порядке, определяющий территории, в границах которых предусмотрено первоочередное направление сил и средств подразделения пожарной охраны по первому сообщению о пожаре.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000043E4" w:rsidRDefault="000043E4" w:rsidP="000043E4">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="220"/>
         <w:ind w:left="0" w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000043E4">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>участие в тушении пожаров и проведении аварийно-спасательных работ:</w:t>
+        <w:t>у</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000043E4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>частие в тушении пожаров и проведении аварийно-спасательных работ:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Деятельность личного состава ДПО по предотвращению возможности дальнейшего распространения огня и созданию условий для его ликвидации имеющимися силами и средствами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000043E4" w:rsidRDefault="000043E4" w:rsidP="000043E4">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="220"/>
         <w:ind w:left="0" w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="000043E4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>участие в профилактике пожаров:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Деятельность личного состава ДПО по реализации превентивных мер. направленных на исключение возможности возникновения пожаров и ограничение их последствий, проводимая в пределах первичных мер пожарной безопасности и противопожарного режима.</w:t>
+        <w:t xml:space="preserve"> Деятельность личного состава ДПО по реализации превентивных мер</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>н</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>аправленных на исключение возможности возникновения пожаров и ограничение их последствий, проводимая в пределах первичных мер пожарной безопасности и противопожарного режима.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidRDefault="000043E4" w:rsidP="000043E4">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:before="220"/>
         <w:ind w:left="0" w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000043E4">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>личный состав добровольной пожарной охраны:</w:t>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000043E4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ичный состав добровольной пожарной охраны:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Работники добровольной пожарной охраны, назначенные на должности, предусмотренные штатным расписанием, и добровольные пожарные.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidRDefault="00440714">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005E3D11">
         <w:lastRenderedPageBreak/>
         <w:t>3.2</w:t>
       </w:r>
       <w:r w:rsidR="005E3D11">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="005E3D11">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000043E4" w:rsidRPr="005E3D11">
         <w:t>Сокращения</w:t>
       </w:r>
@@ -1670,52 +1854,52 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r w:rsidRPr="00297870">
         <w:t>Классификация подразделений добровольной пожарной охраны</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00297870" w:rsidRDefault="00297870" w:rsidP="00297870">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:ind w:left="0" w:firstLine="539"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="P274"/>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkStart w:id="0" w:name="P274"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t>По уровню оснащения и организации несение службы личного состава подразделения ДПО классифицируются по типам:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00297870" w:rsidRDefault="00297870" w:rsidP="00297870">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:ind w:left="0" w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>ДПК-1 (первого типа) – подразделение ДПО с круглосуточным дежурством личного состава, оснащенное основным и/или специальным пожарным автомобилем (пожарными автомобилями), размещенное в здании пожарного депо и включенное в расписание выездов ПСГ. Здание пожарного депо обеспечено средствами связи (телефонная связь, радиосвязь).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00297870" w:rsidRDefault="00297870" w:rsidP="00297870">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
@@ -1835,51 +2019,59 @@
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF1B91">
         <w:t>Организация дежурства в подразделениях ДПО</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CF1B91" w:rsidRDefault="00CF1B91" w:rsidP="00CF1B91">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:before="220"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Организация дежурства личного состава ДПО в подразделениях ДПО (продолжительность, время заступления и смены дежурства) устанавливает руководитель подразделения.</w:t>
+        <w:t xml:space="preserve">Организация дежурства личного состава ДПО в подразделениях ДПО (продолжительность, время </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>заступления</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> и смены дежурства) устанавливает руководитель подразделения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CF1B91" w:rsidRDefault="00CF1B91" w:rsidP="00CF1B91">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:before="220"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>При получении сообщения о пожаре личный состав прибывает к месту вызова в соответствии с порядком, утвержденным руководителем подразделения ДПО.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidRDefault="00CF1B91" w:rsidP="00CF1B91">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
@@ -2164,53 +2356,58 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="220"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>размещения заметок, статей, интервью на противопожарные темы в средствах массовой информации;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CF1B91" w:rsidRDefault="00CF1B91" w:rsidP="00CF1B91">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="220"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>подворового обхода частного жилого сектора, а также поквартирного обхода с согласия собственника для проведения профилактических мероприятий;</w:t>
+        <w:t>подворового</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> обхода частного жилого сектора, а также поквартирного обхода с согласия собственника для проведения профилактических мероприятий;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidRDefault="00CF1B91" w:rsidP="00CF1B91">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="220"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>информирования собственников и (или) пользователей жилого помещения о первичных мерах пожарной безопасности и фактах пожаров в жилом секторе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidRDefault="00440714">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2244,51 +2441,59 @@
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="220"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Участие в тушении пожаров и проведении АСР осуществляются на безвозмездной основе, если иное не установлено законодательством Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CF1B91" w:rsidRDefault="00CF1B91" w:rsidP="00CF1B91">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="220"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Порядок руководства тушением пожаров осуществляется с учетом основных положений по организации и ведению оперативно-тактических действий подразделениями пожарной охраны на пожарах, действующих в соответствующем ПСГ.</w:t>
+        <w:t xml:space="preserve">Порядок руководства тушением пожаров осуществляется с учетом основных положений по организации и ведению оперативно-тактических действий подразделениями пожарной охраны на пожарах, действующих в </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>соответствующем</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ПСГ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CF1B91" w:rsidRDefault="00CF1B91" w:rsidP="00CF1B91">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="220"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Основные направления деятельности при участии в тушении пожаров:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CF1B91" w:rsidRDefault="00CF1B91" w:rsidP="00CF1B91">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2632,120 +2837,136 @@
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="220"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Обязанность по организации личного страхования и проведению предварительных (периодических) медицинских осмотров (обследований) кандидатов в добровольные пожарные (личного состава ДПО) возлагается на руководителя подразделения ДПО.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CF1B91" w:rsidRDefault="00CF1B91" w:rsidP="00CF1B91">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="220"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Личный состав ДПО должен пройти профессиональное обучение по программе профессиональной подготовки добровольных пожарных (приложение В) и при необходимости независимую оценку квалификации в соответствии с законодательством.</w:t>
+        <w:t xml:space="preserve">Личный состав ДПО должен пройти профессиональное </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>обучение по программе</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> профессиональной подготовки добровольных пожарных (приложение В) и при необходимости независимую оценку квалификации в соответствии с законодательством.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CF1B91" w:rsidRDefault="00CF1B91" w:rsidP="00CF1B91">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="220"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Личный состав ДПО, не прошедший профессиональное обучение, к самостоятельной работе, связанной с участием в профилактике пожаров и (или) участием в тушении пожаров и проведении АСР, не допускается.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidRDefault="00CF1B91" w:rsidP="00CF1B91">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="220"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Личный состав ДПО должен иметь соответствующую квалификацию по использованию средств индивидуальной защиты органов дыхания и зрения и эксплуатации мобильных средств пожаротушения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005E3D11" w:rsidRDefault="005E3D11">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="P522"/>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkStart w:id="1" w:name="P522"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidRDefault="00440714">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005E3D11">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Приложение А</w:t>
-      </w:r>
+        <w:t>Приложение</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005E3D11">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> А</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidRDefault="00440714">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="005E3D11">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>(обязательное)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidRDefault="00440714">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidRDefault="00440714">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="005E3D11">
@@ -7623,58 +7844,60 @@
             <w:tcW w:w="2590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="98" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="98" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CF1B91" w:rsidRPr="00CF1B91" w:rsidRDefault="00CF1B91" w:rsidP="00CF1B91">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2D2D2D"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CF1B91">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2D2D2D"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Ломы, багры, крюки, топоры, лопаты, пилы, кувалды, хлопушки пожарные, рюкзаки-укладки с разборным шанцевым инструментом</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="98" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="98" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CF1B91" w:rsidRPr="00CF1B91" w:rsidRDefault="00CF1B91" w:rsidP="00CF1B91">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
@@ -7862,52 +8085,62 @@
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="98" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="98" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CF1B91" w:rsidRPr="00CF1B91" w:rsidRDefault="00CF1B91" w:rsidP="00CF1B91">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2D2D2D"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1B91">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2D2D2D"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Средства подъема на</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Средства подъема </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CF1B91">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="2D2D2D"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>на</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="98" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="98" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CF1B91" w:rsidRPr="00CF1B91" w:rsidRDefault="00CF1B91" w:rsidP="00CF1B91">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
@@ -8169,51 +8402,69 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="98" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="98" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CF1B91" w:rsidRPr="00CF1B91" w:rsidRDefault="00CF1B91" w:rsidP="00CF1B91">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2D2D2D"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1B91">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2D2D2D"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>лестница пожарная трехколенная,</w:t>
+              <w:t xml:space="preserve">лестница пожарная </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CF1B91">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="2D2D2D"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>трехколенная</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CF1B91">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="2D2D2D"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="98" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="98" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CF1B91" w:rsidRPr="00CF1B91" w:rsidRDefault="00CF1B91" w:rsidP="00CF1B91">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
@@ -11039,51 +11290,69 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="98" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="98" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CF1B91" w:rsidRPr="00CF1B91" w:rsidRDefault="00CF1B91" w:rsidP="00CF1B91">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2D2D2D"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1B91">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2D2D2D"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>- газодымозащитные противогазы;</w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CF1B91">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="2D2D2D"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>газодымозащитные</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CF1B91">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="2D2D2D"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> противогазы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="98" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="98" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CF1B91" w:rsidRPr="00CF1B91" w:rsidRDefault="00CF1B91" w:rsidP="00CF1B91">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
@@ -11299,51 +11568,69 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="98" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="98" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CF1B91" w:rsidRPr="00CF1B91" w:rsidRDefault="00CF1B91" w:rsidP="00CF1B91">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2D2D2D"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1B91">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2D2D2D"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>- газодымозащитные респираторы с очками</w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CF1B91">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="2D2D2D"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>газодымозащитные</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CF1B91">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="2D2D2D"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> респираторы с очками</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="98" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="98" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CF1B91" w:rsidRPr="00CF1B91" w:rsidRDefault="00CF1B91" w:rsidP="00CF1B91">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
@@ -12497,58 +12784,66 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2D2D2D"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E70C6" w:rsidRPr="005E3D11" w:rsidRDefault="007E70C6" w:rsidP="007E70C6">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005E3D11">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Приложение </w:t>
+        <w:t>Приложение</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005E3D11">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Б</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="007E70C6" w:rsidRPr="005E3D11" w:rsidRDefault="007E70C6" w:rsidP="007E70C6">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="005E3D11">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>(обязательное)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E70C6" w:rsidRPr="005E3D11" w:rsidRDefault="007E70C6" w:rsidP="007E70C6">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007E70C6" w:rsidRPr="005E3D11" w:rsidRDefault="007E70C6" w:rsidP="007E70C6">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="005E3D11">
@@ -13066,57 +13361,85 @@
             <w:tcW w:w="4879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="98" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="98" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="007E70C6" w:rsidRPr="007E70C6" w:rsidRDefault="007E70C6" w:rsidP="007E70C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2D2D2D"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007E70C6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2D2D2D"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>План-карта района (подрайона) выезда с нанесенными водоисточниками, пожароопасными предприятиями, если установлен район (подрайон) выезда для подразделения ДПО</w:t>
+              <w:t>План-карта</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007E70C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="2D2D2D"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> района (подрайона) выезда с нанесенными </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E70C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="2D2D2D"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>водоисточниками</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E70C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="2D2D2D"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>, пожароопасными предприятиями, если установлен район (подрайон) выезда для подразделения ДПО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2124" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="98" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="98" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="007E70C6" w:rsidRPr="007E70C6" w:rsidRDefault="007E70C6" w:rsidP="007E70C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
@@ -13187,51 +13510,69 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="98" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="98" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="007E70C6" w:rsidRPr="007E70C6" w:rsidRDefault="007E70C6" w:rsidP="007E70C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2D2D2D"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E70C6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2D2D2D"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Табели положенности пожарно-технического вооружения (аварийно-спасательного оборудования)</w:t>
+              <w:t xml:space="preserve">Табели </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E70C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="2D2D2D"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>положенности</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E70C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="2D2D2D"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пожарно-технического вооружения (аварийно-спасательного оборудования)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2124" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="98" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="98" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="007E70C6" w:rsidRPr="007E70C6" w:rsidRDefault="007E70C6" w:rsidP="007E70C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
@@ -13727,51 +14068,87 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="98" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="98" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="007E70C6" w:rsidRPr="007E70C6" w:rsidRDefault="007E70C6" w:rsidP="007E70C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2D2D2D"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E70C6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2D2D2D"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Справочник или планшет водоисточников, находящихся в районе (подрайоне) выезда подразделения ДПО, если установлен район (подрайон) выезда для подразделения ДПО</w:t>
+              <w:t xml:space="preserve">Справочник или планшет </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E70C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="2D2D2D"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>водоисточников</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E70C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="2D2D2D"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007E70C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="2D2D2D"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>находящихся</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007E70C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="2D2D2D"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в районе (подрайоне) выезда подразделения ДПО, если установлен район (подрайон) выезда для подразделения ДПО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2124" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="98" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="98" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="007E70C6" w:rsidRPr="007E70C6" w:rsidRDefault="007E70C6" w:rsidP="007E70C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
@@ -14027,86 +14404,110 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004A29EC" w:rsidRPr="00150CAD" w:rsidRDefault="004A29EC" w:rsidP="004A29EC">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="2562"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00150CAD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Начата «___»___________ 20 ___ г.</w:t>
+        <w:t>Начата</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00150CAD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «___»___________ 20 ___ г.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004A29EC" w:rsidRPr="00150CAD" w:rsidRDefault="004A29EC" w:rsidP="004A29EC">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="2562"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00150CAD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Окончена «___»________ 20 ___ г.</w:t>
+        <w:t>Окончена</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00150CAD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «___»________ 20 ___ г.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004A29EC" w:rsidRPr="00150CAD" w:rsidRDefault="004A29EC" w:rsidP="004A29EC">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="2562"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004A29EC" w:rsidRPr="00150CAD" w:rsidRDefault="004A29EC" w:rsidP="004A29EC">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
@@ -14197,98 +14598,159 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150CAD">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidR="00150CAD" w:rsidRPr="00150CAD">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00150CAD">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>п/п</w:t>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00150CAD">
+              <w:rPr>
+                <w:rStyle w:val="a8"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0023281B" w:rsidRPr="00150CAD" w:rsidRDefault="0023281B" w:rsidP="00150CAD">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="15"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150CAD">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Фамилия, имя. отчество</w:t>
+              <w:t>Фамилия, имя</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00150CAD">
+              <w:rPr>
+                <w:rStyle w:val="a8"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00150CAD">
+              <w:rPr>
+                <w:rStyle w:val="a8"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00150CAD">
+              <w:rPr>
+                <w:rStyle w:val="a8"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>о</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00150CAD">
+              <w:rPr>
+                <w:rStyle w:val="a8"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>тчество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0023281B" w:rsidRPr="00150CAD" w:rsidRDefault="0023281B" w:rsidP="00150CAD">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="15"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
@@ -14831,256 +15293,295 @@
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0023281B" w:rsidRPr="00150CAD" w:rsidRDefault="0023281B" w:rsidP="004A29EC">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150CAD">
         <w:rPr>
           <w:rStyle w:val="1"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>По списку</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00150CAD" w:rsidRPr="00150CAD">
         <w:rPr>
           <w:rStyle w:val="1"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> __________</w:t>
       </w:r>
       <w:r w:rsidRPr="00150CAD">
         <w:rPr>
           <w:rStyle w:val="1"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> На дежурстве</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00150CAD" w:rsidRPr="00150CAD">
+        <w:t xml:space="preserve"> Н</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00150CAD">
         <w:rPr>
           <w:rStyle w:val="1"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> __________ </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00150CAD">
+        <w:t>а дежурстве</w:t>
+      </w:r>
+      <w:r w:rsidR="00150CAD" w:rsidRPr="00150CAD">
         <w:rPr>
           <w:rStyle w:val="1"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>В боевом расчете</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00150CAD" w:rsidRPr="00150CAD">
+        <w:t xml:space="preserve"> __________ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00150CAD">
         <w:rPr>
           <w:rStyle w:val="1"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> __________</w:t>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00150CAD">
+        <w:t>В боевом расчете</w:t>
+      </w:r>
+      <w:r w:rsidR="00150CAD" w:rsidRPr="00150CAD">
         <w:rPr>
           <w:rStyle w:val="1"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>В отпуске</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00150CAD" w:rsidRPr="00150CAD">
+        <w:t xml:space="preserve"> __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0023281B" w:rsidRPr="00150CAD" w:rsidRDefault="0023281B" w:rsidP="004A29EC">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00150CAD">
         <w:rPr>
           <w:rStyle w:val="1"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> __________ </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00150CAD">
+        <w:t>В отпуске</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00150CAD" w:rsidRPr="00150CAD">
         <w:rPr>
           <w:rStyle w:val="1"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>В командировке</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00150CAD" w:rsidRPr="00150CAD">
+        <w:t xml:space="preserve"> __________ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00150CAD">
         <w:rPr>
           <w:rStyle w:val="1"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> __________</w:t>
-[...6 lines deleted...]
-        <w:ind w:firstLine="0"/>
+        <w:t>В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00150CAD">
         <w:rPr>
           <w:rStyle w:val="1"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00150CAD">
+        <w:t xml:space="preserve"> командировке</w:t>
+      </w:r>
+      <w:r w:rsidR="00150CAD" w:rsidRPr="00150CAD">
         <w:rPr>
           <w:rStyle w:val="1"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Отсутствует по болезни</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00150CAD" w:rsidRPr="00150CAD">
+        <w:t xml:space="preserve"> __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0023281B" w:rsidRPr="00150CAD" w:rsidRDefault="0023281B" w:rsidP="004A29EC">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="1"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> __________ </w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="00150CAD">
         <w:rPr>
           <w:rStyle w:val="1"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Иные причины</w:t>
+        <w:t>Отсутствует по болезни</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00150CAD" w:rsidRPr="00150CAD">
+        <w:rPr>
+          <w:rStyle w:val="1"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __________ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00150CAD">
+        <w:rPr>
+          <w:rStyle w:val="1"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>И</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00150CAD">
+        <w:rPr>
+          <w:rStyle w:val="1"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ные причины</w:t>
       </w:r>
       <w:r w:rsidR="00150CAD" w:rsidRPr="00150CAD">
         <w:rPr>
           <w:rStyle w:val="1"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> __________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00150CAD" w:rsidRPr="00150CAD" w:rsidRDefault="00150CAD" w:rsidP="004A29EC">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0023281B" w:rsidRPr="00150CAD" w:rsidRDefault="0023281B" w:rsidP="00150CAD">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="2562"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="bookmark119"/>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkStart w:id="2" w:name="bookmark119"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00150CAD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Выезды на пожары, аварии, занятия и другие</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00150CAD" w:rsidRPr="00150CAD" w:rsidRDefault="00150CAD" w:rsidP="00150CAD">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="2562"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
@@ -15142,52 +15643,65 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidR="00150CAD" w:rsidRPr="00150CAD">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> п</w:t>
             </w:r>
             <w:r w:rsidRPr="00150CAD">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>\п</w:t>
-            </w:r>
+              <w:t>\</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00150CAD">
+              <w:rPr>
+                <w:rStyle w:val="a8"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0023281B" w:rsidRPr="00150CAD" w:rsidRDefault="0023281B" w:rsidP="00150CAD">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
@@ -16001,52 +16515,52 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0023281B" w:rsidRPr="00150CAD" w:rsidRDefault="0023281B" w:rsidP="00150CAD">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="2562"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="bookmark120"/>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkStart w:id="3" w:name="bookmark120"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00150CAD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Обнаруженные неисправности противопожарного водоснабжения и закрытые проезды</w:t>
       </w:r>
       <w:r w:rsidRPr="00150CAD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>в районе (подрайоне) выезда</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00150CAD" w:rsidRPr="00150CAD" w:rsidRDefault="00150CAD" w:rsidP="00150CAD">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="290"/>
@@ -16065,52 +16579,52 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00150CAD" w:rsidRPr="00150CAD" w:rsidRDefault="00150CAD" w:rsidP="00150CAD">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="299"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="1"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="bookmark121"/>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkStart w:id="4" w:name="bookmark121"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w:rsidR="00150CAD" w:rsidRPr="00150CAD" w:rsidRDefault="0023281B" w:rsidP="00150CAD">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="2562"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150CAD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -16139,52 +16653,52 @@
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00150CAD" w:rsidRPr="00150CAD" w:rsidRDefault="00150CAD" w:rsidP="00150CAD">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="299"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="1"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="bookmark122"/>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkStart w:id="5" w:name="bookmark122"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w:rsidR="0023281B" w:rsidRPr="00150CAD" w:rsidRDefault="0023281B" w:rsidP="00150CAD">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="2562"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150CAD">
         <w:t>Учет результатов проверки организации дежурства</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00150CAD" w:rsidRPr="00150CAD" w:rsidRDefault="00150CAD" w:rsidP="00150CAD">
       <w:pPr>
@@ -16258,52 +16772,65 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidR="00150CAD">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00150CAD" w:rsidRPr="00150CAD">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>п\п</w:t>
-            </w:r>
+              <w:t>п\</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00150CAD" w:rsidRPr="00150CAD">
+              <w:rPr>
+                <w:rStyle w:val="a8"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0023281B" w:rsidRPr="00150CAD" w:rsidRDefault="0023281B" w:rsidP="00150CAD">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -16836,58 +17363,66 @@
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00150CAD" w:rsidRPr="005E3D11" w:rsidRDefault="00150CAD" w:rsidP="00150CAD">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005E3D11">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Приложение </w:t>
+        <w:t>Приложение</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005E3D11">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>В</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00150CAD" w:rsidRPr="005E3D11" w:rsidRDefault="00150CAD" w:rsidP="00150CAD">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="005E3D11">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>(обязательное)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00150CAD" w:rsidRPr="005E3D11" w:rsidRDefault="00150CAD" w:rsidP="00150CAD">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00150CAD" w:rsidRPr="00150CAD" w:rsidRDefault="00150CAD" w:rsidP="00150CAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -17106,51 +17641,65 @@
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9275A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Не имеющий специального профессионального образования в области пожарной безопасности личный</w:t>
       </w:r>
       <w:r w:rsidR="00D9275A" w:rsidRPr="00D9275A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D9275A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>состав ДПО в обязательном порядке проходит профессиональное обучение по программам профессиональной</w:t>
+        <w:t xml:space="preserve">состав ДПО в обязательном порядке проходит профессиональное </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D9275A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>обучение по программам</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D9275A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> профессиональной</w:t>
       </w:r>
       <w:r w:rsidR="00D9275A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D9275A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>подготовки добровольных пожар</w:t>
       </w:r>
       <w:r w:rsidR="00D9275A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ных</w:t>
       </w:r>
       <w:r w:rsidR="00D9275A">
         <w:rPr>
           <w:rStyle w:val="af1"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
@@ -17331,51 +17880,65 @@
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150CAD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>совершенствование навыков обращения со специальной техникой, пожарным и аварийно-спасательным</w:t>
       </w:r>
       <w:r w:rsidR="00D9275A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00150CAD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>инструментом и оборудованием, эксплуатации транспортных средств и средств связи.</w:t>
+        <w:t>инструментом и оборудованием, эксплуатации транспортных средств и сре</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00150CAD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>дств св</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00150CAD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>язи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00150CAD" w:rsidRPr="00D9275A" w:rsidRDefault="00150CAD" w:rsidP="00A27DF6">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9275A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Профессиональное обучение личного состава ДПО осуществляется в подразделениях добровольной пожарной охраны в порядке, установленном руководителем соответствующего подразделения, с учетом особенностей охраняемых объектов и территорий муниципальных образований или на базе учебных центров (пу</w:t>
       </w:r>
@@ -17440,51 +18003,58 @@
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9275A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Организация профессионального обучения личного состава ДПО возлагается на начальников п</w:t>
       </w:r>
       <w:r w:rsidR="00D9275A" w:rsidRPr="00D9275A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>о</w:t>
       </w:r>
       <w:r w:rsidRPr="00D9275A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>жарно-спасательных гарнизонов. Занятия по профессиональному обучению личного состава ДПО должны проводить</w:t>
+        <w:t xml:space="preserve">жарно-спасательных гарнизонов. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D9275A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Занятия по профессиональному обучению личного состава ДПО должны проводить</w:t>
       </w:r>
       <w:r w:rsidR="00D9275A" w:rsidRPr="00D9275A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D9275A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>преподаватели</w:t>
       </w:r>
       <w:r w:rsidR="00D9275A" w:rsidRPr="00D9275A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D9275A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>учебных центров</w:t>
       </w:r>
@@ -17623,50 +18193,51 @@
       </w:r>
       <w:r w:rsidR="00D9275A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D9275A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">деятельность в установленном законодательством порядке (далее </w:t>
       </w:r>
       <w:r w:rsidR="00D9275A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00D9275A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> образовательные организации).</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00150CAD" w:rsidRPr="00D9275A" w:rsidRDefault="00150CAD" w:rsidP="00A27DF6">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9275A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Руководители подразделений ДПО должны информировать начальника пожарно-спасательного гарнизона</w:t>
       </w:r>
       <w:r w:rsidR="00D9275A" w:rsidRPr="00D9275A">
@@ -17737,56 +18308,64 @@
       </w:r>
       <w:r w:rsidRPr="00D9275A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>й и навыков, необходимых для выполнения ими основных задач в области пожарной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D9275A" w:rsidRDefault="00150CAD" w:rsidP="00D9275A">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D9275A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Контроль за состоянием профессионального обучения личного состава ДПО и оказание необходимой помощи в его проведении осуществляют должностные лица местных пожарно-спасате</w:t>
+        <w:t>Контроль за</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D9275A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> состоянием профессионального обучения личного состава ДПО и оказание необходимой помощи в его проведении осуществляют должностные лица местных пожарно-спасате</w:t>
       </w:r>
       <w:r w:rsidR="00D9275A" w:rsidRPr="00D9275A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ль</w:t>
       </w:r>
       <w:r w:rsidRPr="00D9275A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ных гарнизонов, назначенные</w:t>
       </w:r>
       <w:r w:rsidR="00D9275A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D9275A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>начальником пожарно-спасательного гарнизона.</w:t>
       </w:r>
@@ -18232,75 +18811,103 @@
         </w:rPr>
         <w:t>Обучение должно начинаться с инструктажа по правилам охраны труда.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F60ABA" w:rsidRDefault="00F60ABA" w:rsidP="00A27DF6">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F60ABA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Занятия с личным составом ДПО должны проводиться по 4 ч в день в объеме не менее 20 ч и продолжительностью не более одного месяца по рекомендуемым перечням тем, указанным в приложениях Д, Е и Ж.</w:t>
+        <w:t>Занятия с личным составом ДПО должны проводиться по 4 ч в день в объеме не менее 20 ч и продолжительностью не более одного месяца по рекомендуемым перечням тем, указанным в приложениях</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F60ABA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Д</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F60ABA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, Е и Ж.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F60ABA" w:rsidRDefault="00F60ABA" w:rsidP="00A27DF6">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F60ABA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Занятия с личным составом ДПО. не принимающим участия в тушении пожаров и проведении аварийно-спасательных работ, должны проводиться в объеме не менее 15 ч без учета теоретических и практических тем, касающихся непосредственного изучения тем по участию в тушении пожаров и проведения аварийно-спасательных работ, с увеличением часов по их участию в профилактике пожаров, с учетом приложения В пункт 2.</w:t>
+        <w:t>Занятия с личным составом ДПО. не принимающим участия в тушении пожаров и проведении аварийно-спасательных работ, должны проводиться в объеме не менее 15 ч без учета теоретических и практических тем, касающихся непосредственного изучения тем по участию в тушении пожаров и проведения аварийно-спасательных работ, с увеличением часов по их участию в профилактике пожаров, с учетом приложения</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F60ABA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F60ABA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункт 2.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F60ABA" w:rsidRDefault="00F60ABA" w:rsidP="00A27DF6">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F60ABA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Результаты обучения должны учитываться в контрольной ведомости учета результатов первоначальной подготовки личного состава ДПО, оформленной согласно приложению И.</w:t>
       </w:r>
@@ -18324,55 +18931,63 @@
       </w:pPr>
       <w:r w:rsidRPr="00F60ABA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Обучающегося запрещается в период первоначальной подготовки включать в график дежурства и привлекать к участию в тушении пожаров и проведении АСР, а также привлекать к участию в мероприятиях и работах, при которых может возникнуть угроза его жизни и здоровью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F60ABA" w:rsidRPr="00F60ABA" w:rsidRDefault="00F60ABA" w:rsidP="00A27DF6">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F60ABA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Ответственный за первоначальную подготовку личного состава ДПО обязан:</w:t>
+        <w:t>Ответственный</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F60ABA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за первоначальную подготовку личного состава ДПО обязан:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F60ABA" w:rsidRPr="00F60ABA" w:rsidRDefault="00F60ABA" w:rsidP="00F60ABA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F60ABA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>разработать расписание занятий, основанное на модульном принципе, который должен учитывать</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F60ABA">
         <w:rPr>
@@ -18396,91 +19011,119 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F60ABA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>территории, на которой личный состав ДПО участвует в профилактике и (или) тушении пожаров и проведении АСР;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F60ABA" w:rsidRPr="00F60ABA" w:rsidRDefault="00F60ABA" w:rsidP="00F60ABA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F60ABA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>создать обучающемуся необходимые условия для занятий, обеспечить его необходимыми документами и</w:t>
+        <w:t xml:space="preserve">создать </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F60ABA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>обучающемуся</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F60ABA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> необходимые условия для занятий, обеспечить его необходимыми документами и</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F60ABA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>учебной литературой, позволяющими изучить в полном объеме темы, предусмотренные расписанием занятий;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F60ABA" w:rsidRPr="00F60ABA" w:rsidRDefault="00F60ABA" w:rsidP="00F60ABA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F60ABA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>обеспечить контроль</w:t>
+        <w:t xml:space="preserve">обеспечить </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F60ABA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>контроль</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F60ABA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>за усвоением изучаемого материала и формированием умений и</w:t>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F60ABA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> усвоением изучаемого материала и формированием умений и</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F60ABA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>навыков обучающегося;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F60ABA" w:rsidRPr="00F60ABA" w:rsidRDefault="00F60ABA" w:rsidP="00F60ABA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F60ABA">
         <w:rPr>
@@ -18512,91 +19155,133 @@
         </w:rPr>
         <w:t>Водители (мотористы) мобильных средств пожаротушения, привлекаемые к участию в тушении пожаров в качестве добровольных пожарных, должны дополнительно пройти занятия по темам, касающимся подготовки личного состава ДПО, выполняющего функции добровольных пожарных.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F60ABA" w:rsidRDefault="00F60ABA" w:rsidP="00A27DF6">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F60ABA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>По окончании обучения по программе первоначальной подготовки обучающийся сдает зачеты в объеме изученной программы квалификационной комиссии, созданной приказом руководителя образовательной организации или профессионального подразделения пожарной охраны. В состав комиссии в обязательном порядке должен включаться представитель общественного объединения пожарной охраны.</w:t>
+        <w:t xml:space="preserve">По окончании обучения по программе первоначальной подготовки </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F60ABA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>обучающийся</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F60ABA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сдает зачеты в объеме изученной программы квалификационной комиссии, созданной приказом руководителя образовательной организации или профессионального подразделения пожарной охраны. В состав комиссии в обязательном порядке должен включаться представитель общественного объединения пожарной охраны.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F60ABA" w:rsidRPr="00F60ABA" w:rsidRDefault="00F60ABA" w:rsidP="00A27DF6">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F60ABA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>На основании протокола квалификационной комиссии, оформленного согласно приложению К, руководитель образовательной организации или профессионального подразделения пожарной охраны:</w:t>
+        <w:t>На основании протокола квалификационной комиссии, оформленного согласно приложению</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F60ABA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F60ABA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, руководитель образовательной организации или профессионального подразделения пожарной охраны:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F60ABA" w:rsidRPr="00F60ABA" w:rsidRDefault="00F60ABA" w:rsidP="00F60ABA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F60ABA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>издает приказ о завершении обучения по программе первоначальной подготовки личного состава ДПО</w:t>
+        <w:t xml:space="preserve">издает приказ о завершении </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F60ABA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>обучения по программе</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F60ABA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> первоначальной подготовки личного состава ДПО</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F60ABA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>и возможности осуществления деятельности по основным задачам ДПО в области пожарной безопасности</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F60ABA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">(далее </w:t>
       </w:r>
@@ -18737,144 +19422,180 @@
         </w:rPr>
         <w:t>При прекращении деятельности лица в составе общественного объединения пожарной охраны свидетельство должно выдаваться ему на руки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F60ABA" w:rsidRPr="00F60ABA" w:rsidRDefault="00F60ABA" w:rsidP="00A27DF6">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F60ABA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>При возобновлении лицом деятельности в одном из общественных объединений пожарной охраны, свидетельство о завершении им обучения по программе первоначальной подготовки является основанием для осуществления деятельности без прохождения обучения по программе первоначальной подготовки личного</w:t>
+        <w:t xml:space="preserve">При возобновлении лицом деятельности в одном из общественных объединений пожарной охраны, свидетельство о завершении им </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F60ABA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>обучения по программе</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F60ABA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> первоначальной подготовки является основанием для осуществления деятельности без прохождения обучения по программе первоначальной подготовки личного</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F60ABA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>состава ДПО с учетом требований по последующей подготовке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F60ABA" w:rsidRDefault="00F60ABA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F60ABA" w:rsidRPr="005E3D11" w:rsidRDefault="00F60ABA" w:rsidP="00F60ABA">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005E3D11">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Приложение </w:t>
+        <w:t>Приложение</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005E3D11">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Д</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00F60ABA" w:rsidRPr="005E3D11" w:rsidRDefault="00F60ABA" w:rsidP="00F60ABA">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="005E3D11">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>(обязательное)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F60ABA" w:rsidRDefault="00F60ABA" w:rsidP="00F60ABA">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F60ABA" w:rsidRPr="00F60ABA" w:rsidRDefault="00F60ABA" w:rsidP="00F60ABA">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F60ABA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Перечень тем для личного состава ДЛО, принимающего участие в тушении пожаров</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F60ABA" w:rsidRDefault="00F60ABA" w:rsidP="00F60ABA">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F60ABA">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>и проведении аварийно-спасательных работ</w:t>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F60ABA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>проведении</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F60ABA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> аварийно-спасательных работ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F60ABA" w:rsidRPr="005E3D11" w:rsidRDefault="00F60ABA" w:rsidP="00F60ABA">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10220" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="585"/>
         <w:gridCol w:w="7925"/>
         <w:gridCol w:w="558"/>
         <w:gridCol w:w="576"/>
         <w:gridCol w:w="576"/>
       </w:tblGrid>
@@ -18909,51 +19630,74 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F60ABA">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidRPr="00F60ABA">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>п/п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F60ABA">
+              <w:rPr>
+                <w:rStyle w:val="a8"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F60ABA">
+              <w:rPr>
+                <w:rStyle w:val="a8"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7925" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00F60ABA" w:rsidRPr="00F60ABA" w:rsidRDefault="00F60ABA" w:rsidP="00F60ABA">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -20157,71 +20901,84 @@
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00F60ABA">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> и их тактико-технические характеристики. Табель</w:t>
             </w:r>
             <w:r w:rsidR="00246F83">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F60ABA">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>положенно</w:t>
             </w:r>
             <w:r w:rsidR="00246F83">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">сти </w:t>
+              <w:t>сти</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00246F83">
+              <w:rPr>
+                <w:rStyle w:val="a8"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F60ABA">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>вывозимого пожарно-технического вооружения и оборудования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
@@ -21008,74 +21765,100 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Общие сведения о противопожарном водоснабжении. Установка мобильных средств</w:t>
             </w:r>
             <w:r w:rsidR="00246F83">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F60ABA">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">пожаротушения на различные </w:t>
-            </w:r>
+              <w:t xml:space="preserve">пожаротушения </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F60ABA">
+              <w:rPr>
+                <w:rStyle w:val="a8"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>на</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F60ABA">
+              <w:rPr>
+                <w:rStyle w:val="a8"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> различные </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00246F83" w:rsidRPr="00F60ABA">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>водоисточник</w:t>
             </w:r>
             <w:r w:rsidR="00246F83">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>и</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00F60ABA" w:rsidRPr="00F60ABA" w:rsidRDefault="00F60ABA" w:rsidP="00246F83">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
@@ -22843,68 +23626,70 @@
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00687E44">
         <w:t>действия при участии в тушении пожаров;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00246F83" w:rsidRPr="00687E44" w:rsidRDefault="00687E44" w:rsidP="00687E44">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>п</w:t>
       </w:r>
       <w:r w:rsidRPr="00687E44">
         <w:t>ожар</w:t>
       </w:r>
       <w:r>
         <w:t>о</w:t>
       </w:r>
       <w:r w:rsidRPr="00687E44">
         <w:t>взры</w:t>
       </w:r>
       <w:r>
         <w:t>в</w:t>
       </w:r>
       <w:r w:rsidRPr="00687E44">
         <w:t>оопасные</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> свойства веществ и материалов;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00246F83" w:rsidRPr="00687E44" w:rsidRDefault="00246F83" w:rsidP="00687E44">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00687E44">
         <w:t>способы тушения возгораний в электроустановках;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00246F83" w:rsidRPr="00687E44" w:rsidRDefault="00246F83" w:rsidP="00687E44">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
@@ -23626,58 +24411,66 @@
     </w:p>
     <w:p w:rsidR="00687E44" w:rsidRDefault="00687E44">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00687E44" w:rsidRPr="005E3D11" w:rsidRDefault="00687E44" w:rsidP="00687E44">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005E3D11">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Приложение </w:t>
+        <w:t>Приложение</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005E3D11">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00687E44" w:rsidRPr="005E3D11" w:rsidRDefault="00687E44" w:rsidP="00687E44">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="005E3D11">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>(обязательное)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00687E44" w:rsidRDefault="00687E44" w:rsidP="00687E44">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00687E44" w:rsidRDefault="00687E44" w:rsidP="00687E44">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
@@ -23742,51 +24535,74 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687E44">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidRPr="00687E44">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>п/п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00687E44">
+              <w:rPr>
+                <w:rStyle w:val="a8"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00687E44">
+              <w:rPr>
+                <w:rStyle w:val="a8"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7925" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00687E44" w:rsidRPr="00687E44" w:rsidRDefault="00687E44" w:rsidP="00687E44">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -26279,58 +27095,66 @@
     </w:p>
     <w:p w:rsidR="00E9239B" w:rsidRDefault="00E9239B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E9239B" w:rsidRPr="005E3D11" w:rsidRDefault="00E9239B" w:rsidP="00E9239B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005E3D11">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Приложение </w:t>
+        <w:t>Приложение</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005E3D11">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Ж</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00E9239B" w:rsidRPr="005E3D11" w:rsidRDefault="00E9239B" w:rsidP="00E9239B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="005E3D11">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>(обязательное)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E9239B" w:rsidRDefault="00E9239B" w:rsidP="00E9239B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E9239B" w:rsidRDefault="00E9239B" w:rsidP="00E9239B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
@@ -26407,51 +27231,74 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687E44">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidRPr="00687E44">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>п/п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00687E44">
+              <w:rPr>
+                <w:rStyle w:val="a8"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00687E44">
+              <w:rPr>
+                <w:rStyle w:val="a8"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00E9239B" w:rsidRPr="00687E44" w:rsidRDefault="00E9239B" w:rsidP="00E9239B">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -27503,62 +28350,86 @@
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00E9239B" w:rsidRPr="00E9239B" w:rsidRDefault="00E9239B" w:rsidP="00E9239B">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="140" w:right="136" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9239B">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Классификация мобильных средств пожаротушения, имеющихся в подразделении ДПО. и их тактико-технические характеристики. Табель положенно</w:t>
+              <w:t xml:space="preserve">Классификация мобильных средств пожаротушения, имеющихся в подразделении ДПО. и их тактико-технические характеристики. Табель </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E9239B">
+              <w:rPr>
+                <w:rStyle w:val="a8"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>положенно</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">сти </w:t>
+              <w:t>сти</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="a8"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E9239B">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>вывозимого пожарно-технического вооружения и оборудования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
@@ -27877,51 +28748,99 @@
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00E9239B" w:rsidRPr="00E9239B" w:rsidRDefault="00E9239B" w:rsidP="00E9239B">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="140" w:right="136" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9239B">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Кузов пожарного (приспособленного) автомобиля со специальным оборудованием. находящиеся на вооружении подразделения ДПО</w:t>
+              <w:t>Кузов пожарного (приспособленного) автомобиля со специальным оборудованием</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E9239B">
+              <w:rPr>
+                <w:rStyle w:val="a8"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E9239B">
+              <w:rPr>
+                <w:rStyle w:val="a8"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E9239B">
+              <w:rPr>
+                <w:rStyle w:val="a8"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>н</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E9239B">
+              <w:rPr>
+                <w:rStyle w:val="a8"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>аходящиеся на вооружении подразделения ДПО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00E9239B" w:rsidRPr="00E9239B" w:rsidRDefault="00E9239B" w:rsidP="00E9239B">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-11" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
@@ -28053,51 +28972,99 @@
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00E9239B" w:rsidRPr="00E9239B" w:rsidRDefault="00E9239B" w:rsidP="00E9239B">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="140" w:right="136" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9239B">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Назначение, виды, устройство и использование пожарных рукавов, рукавных соединений. стволов, оборудования, немеханизированного инструмента</w:t>
+              <w:t>Назначение, виды, устройство и использование пожарных рукавов, рукавных соединений</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E9239B">
+              <w:rPr>
+                <w:rStyle w:val="a8"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E9239B">
+              <w:rPr>
+                <w:rStyle w:val="a8"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E9239B">
+              <w:rPr>
+                <w:rStyle w:val="a8"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>с</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E9239B">
+              <w:rPr>
+                <w:rStyle w:val="a8"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>тволов, оборудования, немеханизированного инструмента</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00E9239B" w:rsidRPr="00E9239B" w:rsidRDefault="00E9239B" w:rsidP="00E9239B">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-11" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
@@ -28825,51 +29792,75 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>дроэлеватора. Установка мобильных средств пожаротушения</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E9239B">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>на различные виды водоисточников. Порядок забора воды и подачи ее в рукавные</w:t>
+              <w:t xml:space="preserve">на различные виды </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E9239B">
+              <w:rPr>
+                <w:rStyle w:val="a8"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>водоисточников</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E9239B">
+              <w:rPr>
+                <w:rStyle w:val="a8"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Порядок забора воды и подачи ее в рукавные</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E9239B">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>линии</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -30154,51 +31145,59 @@
         <w:lastRenderedPageBreak/>
         <w:t>правила, наставления, инструкции, методические рекомендации, нормативно-правовые</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B80110">
         <w:t xml:space="preserve"> законодательные</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B80110">
         <w:t>и лока</w:t>
       </w:r>
       <w:r>
         <w:t>ль</w:t>
       </w:r>
       <w:r w:rsidRPr="00B80110">
         <w:t>ные акты, регламенты по применению мобильных средств пожаротушения, пожарного оборудования и</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B80110">
-        <w:t>инструмента, средств связи, средств индивидуальной защиты и спасения, ог</w:t>
+        <w:t>инструмента, сре</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B80110">
+        <w:t>дств св</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B80110">
+        <w:t>язи, средств индивидуальной защиты и спасения, ог</w:t>
       </w:r>
       <w:r>
         <w:t>н</w:t>
       </w:r>
       <w:r w:rsidRPr="00B80110">
         <w:t>етушащих веществ и специальных</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B80110">
         <w:t>агрегатов, аварийно-спасательной техники;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B80110" w:rsidRPr="00B80110" w:rsidRDefault="00B80110" w:rsidP="00A27DF6">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
@@ -30310,123 +31309,147 @@
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B80110">
         <w:t>наставления, инструкции, методические рекомендации, нормативно-правовые. законодательные и</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B80110">
         <w:t>локальные акты и регламенты по тушению пожаров с использованием мобильных средств пожаротушения,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B80110">
-        <w:t>пожарного оборудования и инструмента, средств связи, средств индивидуальной защиты и спасения, огнетушащих</w:t>
+        <w:t>пожарного оборудования и инструмента, сре</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B80110">
+        <w:t>дств св</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B80110">
+        <w:t>язи, средств индивидуальной защиты и спасения, огнетушащих</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B80110">
         <w:t>веществ и специальных агрегатов, аварийно-спасательной техники;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B80110" w:rsidRPr="00B80110" w:rsidRDefault="00B80110" w:rsidP="00A27DF6">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B80110">
         <w:t>правила пользования, устройство и способы применения мобильных средств пожаротушения, пожарного</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B80110">
-        <w:t>оборудования и инструмента, средств связи, средств индивидуальной защиты и спасения, огнетушащих веществ</w:t>
+        <w:t>оборудования и инструмента, сре</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B80110">
+        <w:t>дств св</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B80110">
+        <w:t>язи, средств индивидуальной защиты и спасения, огнетушащих веществ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B80110">
         <w:t>и специальных агрегатов, аварийно-спасательной техники;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B80110" w:rsidRPr="00B80110" w:rsidRDefault="00B80110" w:rsidP="00B80110">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B80110">
         <w:t>способы тушения пожаров при неблагоприятных условиях</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B80110" w:rsidRPr="00B80110" w:rsidRDefault="00B80110" w:rsidP="00A27DF6">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B80110">
-        <w:t>местонахождение ближайших водоисточников и возможные способы их использования в районе выезда</w:t>
+        <w:t xml:space="preserve">местонахождение ближайших </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B80110">
+        <w:t>водоисточников</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B80110">
+        <w:t xml:space="preserve"> и возможные способы их использования в районе выезда</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> пожарной охраны;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B80110" w:rsidRPr="00B80110" w:rsidRDefault="00B80110" w:rsidP="00B80110">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B80110">
         <w:t>способы тушения возгораний в электроустановках;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B80110" w:rsidRPr="00B80110" w:rsidRDefault="00B80110" w:rsidP="00B80110">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
@@ -30438,53 +31461,55 @@
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B80110">
         <w:t>тактику тушения и правила борьбы с распространением пожара в составе пожарной охраны;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B80110" w:rsidRPr="00B80110" w:rsidRDefault="00B80110" w:rsidP="00B80110">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B80110">
         <w:t>пожаровзрывоопасные</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B80110">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> свойства веществ и материалов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B80110" w:rsidRPr="00B80110" w:rsidRDefault="00B80110" w:rsidP="00B80110">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B80110">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Уметь:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B80110" w:rsidRPr="00B80110" w:rsidRDefault="00B80110" w:rsidP="00B80110">
       <w:pPr>
@@ -30606,51 +31631,59 @@
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B80110">
         <w:t>оценивать и поддерживать в состоянии работоспособность и комплектность мобильных средств</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> пожаротушения;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B80110" w:rsidRPr="00B80110" w:rsidRDefault="00B80110" w:rsidP="00B80110">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B80110">
-        <w:t>проводить сбор информации с применением средств связи;</w:t>
+        <w:t>проводить сбор информации с применением сре</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B80110">
+        <w:t>дств св</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B80110">
+        <w:t>язи;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B80110" w:rsidRPr="00B80110" w:rsidRDefault="00B80110" w:rsidP="00B80110">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B80110">
         <w:t>осуществлять подачу огнетушащих веществ;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B80110" w:rsidRPr="00B80110" w:rsidRDefault="00B80110" w:rsidP="00B80110">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
@@ -30663,51 +31696,67 @@
       </w:pPr>
       <w:r w:rsidRPr="00B80110">
         <w:t>пользоваться первичными средствами пожаротушения;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B80110" w:rsidRPr="00B80110" w:rsidRDefault="00B80110" w:rsidP="00A27DF6">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B80110">
         <w:t>пользоваться мобильными средствами пожаротушения, пожарным оборудованием и инструментом, средствами связи, средствами индивидуальной защиты и спасения, огне</w:t>
       </w:r>
       <w:r>
         <w:t>т</w:t>
       </w:r>
       <w:r w:rsidRPr="00B80110">
-        <w:t>ушащими веществами и специальными агрегатами. аварийно-спасательной техникой;</w:t>
+        <w:t>ушащими веществами и специальными агрегатами</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B80110">
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B80110">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B80110">
+        <w:t>а</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B80110">
+        <w:t>варийно-спасательной техникой;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E9239B" w:rsidRPr="00B80110" w:rsidRDefault="00B80110" w:rsidP="00A27DF6">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B80110">
         <w:t>контролировать, применять и учитывать горюче-смазочные материалы, специальные жидкости и огнетушащие в</w:t>
       </w:r>
       <w:r w:rsidRPr="00B80110">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -30716,58 +31765,66 @@
     </w:p>
     <w:p w:rsidR="008D7448" w:rsidRDefault="008D7448">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00226881" w:rsidRPr="005E3D11" w:rsidRDefault="00226881" w:rsidP="00226881">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005E3D11">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Приложение </w:t>
+        <w:t>Приложение</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005E3D11">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>И</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00226881" w:rsidRPr="005E3D11" w:rsidRDefault="00226881" w:rsidP="00226881">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="005E3D11">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>(обязательное)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00226881" w:rsidRDefault="00226881" w:rsidP="00226881">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00226881" w:rsidRDefault="00226881" w:rsidP="00226881">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
@@ -30834,51 +31891,59 @@
     <w:p w:rsidR="00226881" w:rsidRDefault="00226881" w:rsidP="00226881">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>_____________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00226881" w:rsidRDefault="00226881" w:rsidP="00226881">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00226881">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>(Ф.И.О.)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00226881" w:rsidRDefault="00226881" w:rsidP="00226881">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Дата рождения «____» «__________» «_____» г.</w:t>
+        <w:t xml:space="preserve">Дата рождения «____» «__________» «_____» </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00226881" w:rsidRDefault="00226881" w:rsidP="00226881">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00226881" w:rsidRDefault="00226881" w:rsidP="00226881">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Подразделение _____________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00226881" w:rsidRDefault="00226881" w:rsidP="00226881">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00226881" w:rsidRDefault="00226881" w:rsidP="00226881">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
@@ -30887,97 +31952,113 @@
     </w:p>
     <w:p w:rsidR="00226881" w:rsidRDefault="00226881" w:rsidP="00226881">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10133" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="572"/>
         <w:gridCol w:w="2556"/>
         <w:gridCol w:w="1413"/>
         <w:gridCol w:w="1764"/>
         <w:gridCol w:w="1780"/>
         <w:gridCol w:w="2048"/>
       </w:tblGrid>
       <w:tr w:rsidR="00226881" w:rsidRPr="00226881" w:rsidTr="00226881">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00226881" w:rsidRPr="00226881" w:rsidRDefault="00226881" w:rsidP="00226881">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00226881">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>№ п/п</w:t>
+              <w:t xml:space="preserve">№ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00226881">
+              <w:rPr>
+                <w:rStyle w:val="a8"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00226881">
+              <w:rPr>
+                <w:rStyle w:val="a8"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2556" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00226881" w:rsidRPr="00226881" w:rsidRDefault="00226881" w:rsidP="00226881">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
@@ -31212,58 +32293,50 @@
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>о</w:t>
             </w:r>
             <w:r w:rsidRPr="00226881">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>водителя замятий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00226881" w:rsidRPr="00226881" w:rsidTr="00226881">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00226881" w:rsidRPr="00226881" w:rsidRDefault="00226881" w:rsidP="00226881">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
@@ -31411,58 +32484,50 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00226881" w:rsidRPr="00226881" w:rsidRDefault="00226881" w:rsidP="00226881">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00226881" w:rsidRPr="00226881" w:rsidTr="00226881">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00226881" w:rsidRPr="00226881" w:rsidRDefault="00226881" w:rsidP="00226881">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
@@ -31610,58 +32675,50 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00226881" w:rsidRPr="00226881" w:rsidRDefault="00226881" w:rsidP="00226881">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00226881" w:rsidRPr="00226881" w:rsidTr="00226881">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00226881" w:rsidRPr="00226881" w:rsidRDefault="00226881" w:rsidP="00226881">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
@@ -31818,52 +32875,57 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00226881" w:rsidRDefault="00226881" w:rsidP="00226881">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00226881" w:rsidRDefault="00226881" w:rsidP="00226881">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>Ответственный за</w:t>
+        <w:t>Ответственный</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> за</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>первоначальную подготовку</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00226881" w:rsidRDefault="00226881" w:rsidP="00226881">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00226881" w:rsidRDefault="00226881" w:rsidP="00226881">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>________________________</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>______________________</w:t>
       </w:r>
@@ -31962,89 +33024,105 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00226881">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>(дата)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00226881" w:rsidRDefault="00226881">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A27DF6" w:rsidRPr="005E3D11" w:rsidRDefault="00A27DF6" w:rsidP="00A27DF6">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005E3D11">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Приложение </w:t>
+        <w:t>Приложение</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005E3D11">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>К</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00A27DF6" w:rsidRPr="005E3D11" w:rsidRDefault="00A27DF6" w:rsidP="00A27DF6">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="005E3D11">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>(обязательное)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A27DF6" w:rsidRDefault="00A27DF6" w:rsidP="00A27DF6">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A27DF6" w:rsidRDefault="00A27DF6" w:rsidP="00A27DF6">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Протокол</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>о приеме зачета по окончании обучения по программе первоначальной</w:t>
+        <w:t xml:space="preserve">о приеме зачета по окончании </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>обучения по программе</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> первоначальной</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>подготовки личного состава ДПО</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A27DF6" w:rsidRDefault="00A27DF6" w:rsidP="00A27DF6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A27DF6" w:rsidRDefault="00A27DF6" w:rsidP="00A27DF6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Квалификационная комиссия, образованная</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A27DF6" w:rsidRDefault="00A27DF6" w:rsidP="00A27DF6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>__________________________________________________________________________________________________________________________________________________________________________________________</w:t>
@@ -32118,61 +33196,69 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Члены комиссии:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B30B52" w:rsidRDefault="00B30B52" w:rsidP="00A27DF6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>____________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B30B52" w:rsidRDefault="00B30B52" w:rsidP="00A27DF6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A27DF6" w:rsidRDefault="00A27DF6" w:rsidP="00A27DF6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>провела зачеты по окончании обучения по программе первоначальной подготовки личного состава ДПО</w:t>
+        <w:t xml:space="preserve">провела зачеты по окончании </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>обучения по программе</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> первоначальной подготовки личного состава ДПО</w:t>
       </w:r>
       <w:r w:rsidR="00B30B52">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B30B52" w:rsidRDefault="00B30B52">
       <w:pPr>
         <w:sectPr w:rsidR="00B30B52" w:rsidSect="0023281B">
-          <w:headerReference w:type="even" r:id="rId9"/>
-          <w:footerReference w:type="even" r:id="rId10"/>
+          <w:headerReference w:type="even" r:id="rId10"/>
+          <w:footerReference w:type="even" r:id="rId11"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B30B52" w:rsidRDefault="00B30B52" w:rsidP="001970FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Личный состав ДПО</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B30B52" w:rsidRDefault="00B30B52" w:rsidP="001970FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
@@ -32180,136 +33266,160 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="3232"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B30B52">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>(подразделение общественного объединения ДПО)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B30B52" w:rsidRDefault="00B30B52" w:rsidP="001970FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B30B52" w:rsidRDefault="00B30B52" w:rsidP="001970FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>с __________________________ по __________________________ прошел(и) обучение по программе первоначальной подготовки личного состава ДПО, изучил(и) предметы (темы) и сдал(и) зачеты:</w:t>
+        <w:t>с __________________________ по __________________________ проше</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>л(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>и) обучение по программе первоначальной подготовки личного состава ДПО, изучил(и) предметы (темы) и сдал(и) зачеты:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B30B52" w:rsidRDefault="00B30B52" w:rsidP="001970FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14768" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="572"/>
         <w:gridCol w:w="3073"/>
         <w:gridCol w:w="2456"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="1296"/>
       </w:tblGrid>
       <w:tr w:rsidR="001970FD" w:rsidRPr="00B30B52" w:rsidTr="0000337A">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="459"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001970FD" w:rsidRPr="00B30B52" w:rsidRDefault="001970FD" w:rsidP="001970FD">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B30B52">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> п/п</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="a8"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="a8"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3073" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001970FD" w:rsidRPr="00B30B52" w:rsidRDefault="001970FD" w:rsidP="001970FD">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -32467,58 +33577,50 @@
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">т </w:t>
             </w:r>
             <w:r w:rsidRPr="00B30B52">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>зачета</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001970FD" w:rsidRPr="00B30B52" w:rsidTr="0000337A">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001970FD" w:rsidRPr="00B30B52" w:rsidRDefault="001970FD" w:rsidP="001970FD">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -32805,58 +33907,50 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001970FD" w:rsidRPr="00B30B52" w:rsidRDefault="001970FD" w:rsidP="001970FD">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B30B52" w:rsidRPr="00B30B52" w:rsidTr="001970FD">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="468"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B30B52" w:rsidRPr="001970FD" w:rsidRDefault="00B30B52" w:rsidP="001970FD">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -32958,58 +34052,50 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00B30B52" w:rsidRPr="00B30B52" w:rsidRDefault="00B30B52" w:rsidP="001970FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B30B52" w:rsidRPr="00B30B52" w:rsidTr="001970FD">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="468"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B30B52" w:rsidRPr="001970FD" w:rsidRDefault="00B30B52" w:rsidP="001970FD">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -33111,58 +34197,50 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00B30B52" w:rsidRPr="00B30B52" w:rsidRDefault="00B30B52" w:rsidP="001970FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B30B52" w:rsidRPr="00B30B52" w:rsidTr="001970FD">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B30B52" w:rsidRPr="001970FD" w:rsidRDefault="00B30B52" w:rsidP="001970FD">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -33502,208 +34580,232 @@
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="005E3D11">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>(обязательное)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001970FD" w:rsidRDefault="001970FD" w:rsidP="001970FD">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001970FD" w:rsidRDefault="001970FD" w:rsidP="001970FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="001970FD">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Свидетельство о завершении обучения по программе первоначальной</w:t>
+        <w:t xml:space="preserve">Свидетельство о завершении </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001970FD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>обучения по программе</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001970FD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> первоначальной</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="001970FD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>подготовки личного состава ДЛО</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001970FD" w:rsidRDefault="001970FD" w:rsidP="001970FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001970FD" w:rsidRDefault="001970FD" w:rsidP="001970FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Фамилия, имя. Отчество _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001970FD" w:rsidRDefault="001970FD" w:rsidP="001970FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001970FD" w:rsidRDefault="001970FD" w:rsidP="001970FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Дата рождения _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001970FD" w:rsidRDefault="001970FD" w:rsidP="001970FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001970FD" w:rsidRDefault="001970FD" w:rsidP="001970FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Первоначальная подготовка в</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Первоначальная подготовка </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>в</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001970FD" w:rsidRDefault="001970FD" w:rsidP="001970FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2835"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="001970FD">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>(наименование образовательной организации)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001970FD" w:rsidRDefault="001970FD" w:rsidP="001970FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001970FD" w:rsidRDefault="001970FD" w:rsidP="001970FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>проводилась с «____» _______________ по «____» ___________ 20___ года.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001970FD" w:rsidRDefault="001970FD" w:rsidP="001970FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001970FD" w:rsidRDefault="001970FD" w:rsidP="004B1469">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
-        <w:t>По результатам сдачи зачетов обучающийся подготовлен к выполнению следующих основных задач личного</w:t>
+        <w:t xml:space="preserve">По результатам сдачи зачетов </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>обучающийся</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> подготовлен к выполнению следующих основных задач личного</w:t>
       </w:r>
       <w:r w:rsidR="004B1469">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>состава добровольной пожарной охраны в области пожарной безопасности:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001970FD" w:rsidRDefault="001970FD" w:rsidP="001970FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="585"/>
         <w:gridCol w:w="7642"/>
         <w:gridCol w:w="1818"/>
       </w:tblGrid>
       <w:tr w:rsidR="001970FD" w:rsidRPr="001970FD" w:rsidTr="004B1469">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001970FD" w:rsidRPr="001970FD" w:rsidRDefault="004B1469" w:rsidP="004B1469">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">№ </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="001970FD" w:rsidRPr="001970FD">
-              <w:t>п/п</w:t>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="001970FD" w:rsidRPr="001970FD">
+              <w:t>/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7642" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001970FD" w:rsidRPr="001970FD" w:rsidRDefault="001970FD" w:rsidP="004B1469">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001970FD">
               <w:t>Основные задачи личного состава добровольной пожарной охраны</w:t>
             </w:r>
             <w:r w:rsidR="004B1469">
               <w:t xml:space="preserve"> </w:t>
@@ -33711,69 +34813,66 @@
             <w:r w:rsidRPr="001970FD">
               <w:t>в области пожарной безопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001970FD" w:rsidRPr="001970FD" w:rsidRDefault="001970FD" w:rsidP="004B1469">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001970FD">
               <w:t>Подготовлен</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="004B1469">
               <w:t xml:space="preserve"> /</w:t>
             </w:r>
             <w:r w:rsidRPr="001970FD">
               <w:br/>
-              <w:t>Не подготовлен</w:t>
+              <w:t>Н</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001970FD">
+              <w:t>е подготовлен</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001970FD" w:rsidTr="004B1469">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001970FD" w:rsidRPr="001970FD" w:rsidRDefault="001970FD" w:rsidP="004B1469">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001970FD">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -33797,58 +34896,50 @@
             <w:r w:rsidRPr="001970FD">
               <w:t>Участие в профилактике пожаров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001970FD" w:rsidRDefault="001970FD" w:rsidP="004B1469">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001970FD" w:rsidTr="004B1469">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001970FD" w:rsidRPr="001970FD" w:rsidRDefault="001970FD" w:rsidP="004B1469">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001970FD">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -33872,58 +34963,50 @@
             <w:r w:rsidRPr="001970FD">
               <w:t>Спасение людей и имущества при пожарах, оказание первой помощи пострадавшим</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001970FD" w:rsidRDefault="001970FD" w:rsidP="004B1469">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001970FD" w:rsidTr="004B1469">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001970FD" w:rsidRPr="001970FD" w:rsidRDefault="001970FD" w:rsidP="004B1469">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001970FD">
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -33947,58 +35030,50 @@
             <w:r w:rsidRPr="001970FD">
               <w:t>Участие в тушении пожаров и проведении аварийно-спасательных работ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001970FD" w:rsidRDefault="001970FD" w:rsidP="004B1469">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001970FD" w:rsidTr="004B1469">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001970FD" w:rsidRPr="001970FD" w:rsidRDefault="001970FD" w:rsidP="004B1469">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001970FD">
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -34192,51 +35267,59 @@
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Последующую подготовку личного состава ДПО проводят в целях поддержания у личного состава ДПО на необходимом уровне знаний, умений и навыков, реализуемых посредством теоретической и практической подготовки для выполнения основных задач ДПО в области пожарной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F40DE0" w:rsidRDefault="00F40DE0" w:rsidP="0000337A">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Тематический план на год с рекомендациями по проведению занятий по последующей подготовке с личным составом ДПО утверждает начальник местного пожарно-спасательного гарнизона и в срок до 20 декабря ежегодно направляет в каждое общественное объединение пожарной охраны и подразделение ДПО, осуществляющие деятельность в границах местного пожарно-спасательного гарнизона.</w:t>
+        <w:t xml:space="preserve">Тематический план </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>на год с рекомендациями по проведению занятий по последующей подготовке с личным составом</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ДПО утверждает начальник местного пожарно-спасательного гарнизона и в срок до 20 декабря ежегодно направляет в каждое общественное объединение пожарной охраны и подразделение ДПО, осуществляющие деятельность в границах местного пожарно-спасательного гарнизона.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F40DE0" w:rsidRDefault="00F40DE0" w:rsidP="0000337A">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Последующая подготовка личного состава ДПО осуществляется в подразделениях ДПО в порядке, установленном руководителем соответствующего подразделения ДПО, по согласованию с начальником местного ПСГ. Темы по теоретическим занятиям личный состав ДПО может изучать самостоятельно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F40DE0" w:rsidRDefault="00F40DE0" w:rsidP="0000337A">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -34299,53 +35382,55 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Кураторство над обучением личного состава за подразделением ДПО может быть возложено на руководство профессионального подразделения пожарной охраны, в районе выезда которого находится подразделение ДПО.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F40DE0" w:rsidRDefault="00F40DE0" w:rsidP="0000337A">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>При участии подразделения добровольной пожарной охраны в действиях при введении режима функционирования «Повышенная готовность» или «Чрезвычайная ситуация» (далее – ЧС), а также при проведении боевых действий по тушению пожаров и ликвидации ЧС в часы, отведенные расписанием занятий на последующую подготовку личного состава ДПО, допускается приостанавливать процесс обучения личного состава с последующим изучением пропущенного материала в виде самостоятельной подготовки.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00F40DE0" w:rsidRDefault="00F40DE0" w:rsidP="0000337A">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Оценку последующей подготовки личного состава подразделений ДПО должны проводить специалисты местного пожарно-спасательного гарнизона или личный состав курирующего подразделения профессиональной пожарной охраны в конце учебного года.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F40DE0" w:rsidRDefault="00F40DE0" w:rsidP="0000337A">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
@@ -34438,110 +35523,115 @@
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="580"/>
         <w:gridCol w:w="7709"/>
         <w:gridCol w:w="1368"/>
       </w:tblGrid>
       <w:tr w:rsidR="0074535A" w:rsidRPr="00B04027" w:rsidTr="00B04027">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0074535A" w:rsidRPr="00B04027" w:rsidRDefault="00B04027" w:rsidP="00B04027">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04027">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">№ </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="0074535A" w:rsidRPr="00B04027">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>п/п</w:t>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="0074535A" w:rsidRPr="00B04027">
+              <w:rPr>
+                <w:rStyle w:val="a8"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0074535A" w:rsidRPr="00B04027" w:rsidRDefault="0074535A" w:rsidP="00B04027">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -34595,58 +35685,50 @@
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Всего</w:t>
             </w:r>
             <w:r w:rsidRPr="00B04027">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>часов на год</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0074535A" w:rsidRPr="00B04027" w:rsidTr="00B04027">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0074535A" w:rsidRPr="00B04027" w:rsidRDefault="0074535A" w:rsidP="00B04027">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -34729,58 +35811,50 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04027">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0074535A" w:rsidRPr="00B04027" w:rsidTr="00B04027">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0074535A" w:rsidRPr="00B04027" w:rsidRDefault="0074535A" w:rsidP="00B04027">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -34929,58 +36003,50 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04027">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0074535A" w:rsidRPr="00B04027" w:rsidTr="00B04027">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0074535A" w:rsidRPr="00B04027" w:rsidRDefault="0074535A" w:rsidP="00B04027">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -35063,58 +36129,50 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04027">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0074535A" w:rsidRPr="00B04027" w:rsidTr="00B04027">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0074535A" w:rsidRPr="00B04027" w:rsidRDefault="0074535A" w:rsidP="00B04027">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -35197,58 +36255,50 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04027">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0074535A" w:rsidRPr="00B04027" w:rsidTr="00B04027">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0074535A" w:rsidRPr="00B04027" w:rsidRDefault="0074535A" w:rsidP="00B04027">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -35331,58 +36381,50 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04027">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0074535A" w:rsidRPr="00B04027" w:rsidTr="00B04027">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0074535A" w:rsidRPr="00B04027" w:rsidRDefault="0074535A" w:rsidP="00B04027">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -35465,58 +36507,50 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04027">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0074535A" w:rsidRPr="00B04027" w:rsidTr="00B04027">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8289" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0074535A" w:rsidRPr="00B04027" w:rsidRDefault="0074535A" w:rsidP="00B04027">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="157" w:firstLine="0"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -35620,58 +36654,50 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="585"/>
         <w:gridCol w:w="7380"/>
         <w:gridCol w:w="414"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="558"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B04027" w:rsidRPr="00B04027" w:rsidTr="00B04027">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B04027" w:rsidRPr="00B04027" w:rsidRDefault="00B04027" w:rsidP="00B04027">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
@@ -35680,52 +36706,65 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04027">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> п</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="a8"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B04027">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7380" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
@@ -35821,58 +36860,50 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04027">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>В том числе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B04027" w:rsidRPr="00B04027" w:rsidTr="00B04027">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1597"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B04027" w:rsidRPr="00B04027" w:rsidRDefault="00B04027" w:rsidP="00B04027">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
@@ -36008,58 +37039,50 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04027">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Практические</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B04027" w:rsidRPr="00B04027" w:rsidTr="00B04027">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B04027" w:rsidRPr="00B04027" w:rsidRDefault="00B04027" w:rsidP="00B04027">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -36207,58 +37230,50 @@
             <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00B04027" w:rsidRPr="00B04027" w:rsidRDefault="00B04027" w:rsidP="00B04027">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B04027" w:rsidRPr="00B04027" w:rsidTr="00B04027">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B04027" w:rsidRPr="00B04027" w:rsidRDefault="00B04027" w:rsidP="00B04027">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -36405,58 +37420,50 @@
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00B04027" w:rsidRPr="00B04027" w:rsidRDefault="00B04027" w:rsidP="00B04027">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B04027" w:rsidRPr="00B04027" w:rsidTr="00B04027">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7965" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B04027" w:rsidRPr="00B04027" w:rsidRDefault="00B04027" w:rsidP="00B04027">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="157" w:firstLine="0"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -36952,99 +37959,115 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="7398"/>
         <w:gridCol w:w="576"/>
         <w:gridCol w:w="558"/>
         <w:gridCol w:w="594"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA5153" w:rsidRPr="00B04027" w:rsidTr="003E645F">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00EA5153" w:rsidRPr="00B04027" w:rsidRDefault="00EA5153" w:rsidP="00EA5153">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>№ п/п</w:t>
+              <w:t xml:space="preserve">№ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="a8"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="a8"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7398" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00EA5153" w:rsidRPr="00B04027" w:rsidRDefault="00EA5153" w:rsidP="00EA5153">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
@@ -37126,58 +38149,50 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04027">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>В том числе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EA5153" w:rsidRPr="00B04027" w:rsidTr="003E645F">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1606"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00EA5153" w:rsidRPr="00B04027" w:rsidRDefault="00EA5153" w:rsidP="00EA5153">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -37309,58 +38324,50 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04027">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Практические</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B04027" w:rsidRPr="00B04027" w:rsidTr="003E645F">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B04027" w:rsidRPr="00EA5153" w:rsidRDefault="00B04027" w:rsidP="00EA5153">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -37510,58 +38517,50 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B04027" w:rsidRPr="00EA5153" w:rsidRDefault="00B04027" w:rsidP="00EA5153">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B04027" w:rsidRPr="00B04027" w:rsidTr="003E645F">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B04027" w:rsidRPr="00EA5153" w:rsidRDefault="00B04027" w:rsidP="00EA5153">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -37733,58 +38732,50 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04027">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B04027" w:rsidRPr="00B04027" w:rsidTr="003E645F">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B04027" w:rsidRPr="00EA5153" w:rsidRDefault="00B04027" w:rsidP="00EA5153">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -37934,58 +38925,50 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B04027" w:rsidRPr="00EA5153" w:rsidRDefault="00B04027" w:rsidP="00EA5153">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B04027" w:rsidRPr="00B04027" w:rsidTr="003E645F">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B04027" w:rsidRPr="00EA5153" w:rsidRDefault="00B04027" w:rsidP="00EA5153">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -38135,58 +39118,50 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04027">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B04027" w:rsidRPr="00B04027" w:rsidTr="003E645F">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B04027" w:rsidRPr="00EA5153" w:rsidRDefault="00B04027" w:rsidP="00EA5153">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -38380,58 +39355,50 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04027">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B04027" w:rsidRPr="00B04027" w:rsidTr="003E645F">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B04027" w:rsidRPr="00EA5153" w:rsidRDefault="00B04027" w:rsidP="00EA5153">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -38581,58 +39548,50 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04027">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B04027" w:rsidRPr="00B04027" w:rsidTr="003E645F">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B04027" w:rsidRPr="00EA5153" w:rsidRDefault="00B04027" w:rsidP="00EA5153">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -38804,58 +39763,50 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04027">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B04027" w:rsidRPr="00B04027" w:rsidTr="003E645F">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7965" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B04027" w:rsidRPr="00EA5153" w:rsidRDefault="00B04027" w:rsidP="00EA5153">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="168" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
@@ -39273,55 +40224,60 @@
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EA5153">
         <w:t>способы ликвидации горения;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B04027" w:rsidRPr="00EA5153" w:rsidRDefault="00B04027" w:rsidP="00EA5153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA5153">
         <w:t>пожаровзрывоопасны</w:t>
       </w:r>
       <w:r w:rsidR="00EA5153">
-        <w:t>е свойства веществ и материалов;</w:t>
+        <w:t>е</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA5153">
+        <w:t xml:space="preserve"> свойства веществ и материалов;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B04027" w:rsidRPr="00EA5153" w:rsidRDefault="00B04027" w:rsidP="00EA5153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EA5153">
         <w:t>способы тушения возгораний в электроустановках;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B04027" w:rsidRPr="00EA5153" w:rsidRDefault="00B04027" w:rsidP="00EA5153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
@@ -39447,51 +40403,59 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Уметь:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B04027" w:rsidRPr="00EA5153" w:rsidRDefault="00B04027" w:rsidP="00EA5153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EA5153">
-        <w:t>надевать средства индивидуальной зашиты и снаряжени</w:t>
+        <w:t xml:space="preserve">надевать средства </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EA5153">
+        <w:t>индивидуальной</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EA5153">
+        <w:t xml:space="preserve"> зашиты и снаряжени</w:t>
       </w:r>
       <w:r w:rsidR="00EA5153">
         <w:t>е пожарного в нормативное время;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B04027" w:rsidRPr="00EA5153" w:rsidRDefault="00B04027" w:rsidP="00EA5153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EA5153">
         <w:t>выбирать кратчайший маршрут к месту вызова;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B04027" w:rsidRPr="00EA5153" w:rsidRDefault="00B04027" w:rsidP="00EA5153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
@@ -39563,51 +40527,67 @@
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EA5153">
         <w:t>проводить осмотр целостности и сохранности мобильных средств пожаротушения, пожарного оборудования и инструмента, пожарного снаряжения и средств</w:t>
       </w:r>
       <w:r w:rsidR="00EA5153">
         <w:t xml:space="preserve"> индивидуальной защиты пожарных;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B04027" w:rsidRPr="00EA5153" w:rsidRDefault="00B04027" w:rsidP="0000337A">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EA5153">
-        <w:t>содержать в постоянной готовности мобильные средства пожаротушения, пожарное оборудование и инструмент. пожарное снаряжение и средства индивидуальной защиты пожарных;</w:t>
+        <w:t>содержать в постоянной готовности мобильные средства пожаротушения, пожарное оборудование и инструмент</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EA5153">
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EA5153">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EA5153">
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EA5153">
+        <w:t>ожарное снаряжение и средства индивидуальной защиты пожарных;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B04027" w:rsidRPr="00EA5153" w:rsidRDefault="00B04027" w:rsidP="00EA5153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EA5153">
         <w:t>проводить поиск пострадавших в зоне аварийно-спасательных работ;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B04027" w:rsidRPr="00EA5153" w:rsidRDefault="00B04027" w:rsidP="00EA5153">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
@@ -39834,98 +40814,112 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="585"/>
         <w:gridCol w:w="6678"/>
         <w:gridCol w:w="684"/>
         <w:gridCol w:w="846"/>
         <w:gridCol w:w="864"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B04027" w:rsidRPr="003E645F" w:rsidTr="003E645F">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B04027" w:rsidRPr="003E645F" w:rsidRDefault="003E645F" w:rsidP="003E645F">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E645F">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>№ п/п</w:t>
+              <w:t xml:space="preserve">№ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003E645F">
+              <w:rPr>
+                <w:rStyle w:val="a8"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003E645F">
+              <w:rPr>
+                <w:rStyle w:val="a8"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6678" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B04027" w:rsidRPr="003E645F" w:rsidRDefault="00B04027" w:rsidP="003E645F">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -40052,58 +41046,50 @@
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>то</w:t>
             </w:r>
             <w:r w:rsidRPr="003E645F">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>м числе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B04027" w:rsidRPr="003E645F" w:rsidTr="003E645F">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1629"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B04027" w:rsidRPr="003E645F" w:rsidRDefault="00B04027" w:rsidP="003E645F">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
@@ -40234,58 +41220,50 @@
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E645F">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Практические</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B04027" w:rsidRPr="003E645F" w:rsidTr="003E645F">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B04027" w:rsidRPr="003E645F" w:rsidRDefault="00B04027" w:rsidP="003E645F">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -40431,58 +41409,50 @@
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E645F">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B04027" w:rsidRPr="003E645F" w:rsidTr="003E645F">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B04027" w:rsidRPr="003E645F" w:rsidRDefault="00B04027" w:rsidP="003E645F">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -40628,58 +41598,50 @@
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E645F">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B04027" w:rsidRPr="003E645F" w:rsidTr="003E645F">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7263" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B04027" w:rsidRPr="003E645F" w:rsidRDefault="00EA5153" w:rsidP="003E645F">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="157" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
@@ -41116,58 +42078,50 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="7254"/>
         <w:gridCol w:w="576"/>
         <w:gridCol w:w="666"/>
         <w:gridCol w:w="594"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B04027" w:rsidRPr="00B04027" w:rsidTr="0000337A">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B04027" w:rsidRPr="0000337A" w:rsidRDefault="00B04027" w:rsidP="0000337A">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
@@ -41178,60 +42132,73 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04027">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidR="0000337A">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B04027">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>п/п</w:t>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B04027">
+              <w:rPr>
+                <w:rStyle w:val="a8"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7254" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B04027" w:rsidRPr="0000337A" w:rsidRDefault="00B04027" w:rsidP="0000337A">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -41328,58 +42295,50 @@
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>В том числ</w:t>
             </w:r>
             <w:r w:rsidR="0000337A">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>е</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0000337A" w:rsidRPr="00B04027" w:rsidTr="0000337A">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1574"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0000337A" w:rsidRPr="0000337A" w:rsidRDefault="0000337A" w:rsidP="0000337A">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
@@ -41515,58 +42474,50 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E645F">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Практические</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B04027" w:rsidRPr="00B04027" w:rsidTr="0000337A">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B04027" w:rsidRPr="0000337A" w:rsidRDefault="00B04027" w:rsidP="0000337A">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -41737,58 +42688,50 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B04027" w:rsidRPr="0000337A" w:rsidRDefault="00B04027" w:rsidP="0000337A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B04027" w:rsidRPr="00B04027" w:rsidTr="0000337A">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B04027" w:rsidRPr="0000337A" w:rsidRDefault="00B04027" w:rsidP="0000337A">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -41937,58 +42880,50 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04027">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0000337A" w:rsidRPr="00B04027" w:rsidTr="0000337A">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7821" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0000337A" w:rsidRPr="0000337A" w:rsidRDefault="0000337A" w:rsidP="0000337A">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="157" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
@@ -42362,51 +43297,59 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Уметь:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B04027" w:rsidRPr="0000337A" w:rsidRDefault="00B04027" w:rsidP="0000337A">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0000337A">
-        <w:t>определить основные признаки нарушения жизненно важных функции организма человека;</w:t>
+        <w:t xml:space="preserve">определить основные признаки нарушения жизненно </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0000337A">
+        <w:t>важных</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0000337A">
+        <w:t xml:space="preserve"> функции организма человека;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B04027" w:rsidRPr="0000337A" w:rsidRDefault="0000337A" w:rsidP="0000337A">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>определить характер повреждений;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B04027" w:rsidRPr="00B04027" w:rsidRDefault="00B04027" w:rsidP="0000337A">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
@@ -42471,115 +43414,118 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="589"/>
         <w:gridCol w:w="6944"/>
         <w:gridCol w:w="576"/>
         <w:gridCol w:w="846"/>
         <w:gridCol w:w="720"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B04027" w:rsidRPr="00B04027" w:rsidTr="0000337A">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="589" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B04027" w:rsidRPr="0000337A" w:rsidRDefault="00B04027" w:rsidP="0000337A">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0000337A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidR="0000337A" w:rsidRPr="0000337A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0000337A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>п/п</w:t>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0000337A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6944" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B04027" w:rsidRPr="0000337A" w:rsidRDefault="00B04027" w:rsidP="0000337A">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -42654,58 +43600,50 @@
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0000337A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>В том числе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0000337A" w:rsidRPr="00B04027" w:rsidTr="0000337A">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1666"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="589" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0000337A" w:rsidRPr="0000337A" w:rsidRDefault="0000337A" w:rsidP="0000337A">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -42829,58 +43767,50 @@
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0000337A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Практические</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B04027" w:rsidRPr="00B04027" w:rsidTr="0000337A">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="589" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B04027" w:rsidRPr="0000337A" w:rsidRDefault="00B04027" w:rsidP="0000337A">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -43013,58 +43943,50 @@
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0000337A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B04027" w:rsidRPr="00B04027" w:rsidTr="0000337A">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="589" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B04027" w:rsidRPr="0000337A" w:rsidRDefault="00B04027" w:rsidP="0000337A">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -43197,58 +44119,50 @@
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0000337A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B04027" w:rsidRPr="00B04027" w:rsidTr="0000337A">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="589" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B04027" w:rsidRPr="0000337A" w:rsidRDefault="00B04027" w:rsidP="0000337A">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -43399,58 +44313,50 @@
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0000337A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B04027" w:rsidRPr="00B04027" w:rsidTr="0000337A">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="589" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B04027" w:rsidRPr="0000337A" w:rsidRDefault="00B04027" w:rsidP="0000337A">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -43583,58 +44489,50 @@
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0000337A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B04027" w:rsidRPr="00B04027" w:rsidTr="0000337A">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7533" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B04027" w:rsidRPr="0000337A" w:rsidRDefault="00B04027" w:rsidP="0000337A">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="168" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -44172,618 +45070,1114 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="629"/>
         <w:gridCol w:w="9356"/>
       </w:tblGrid>
       <w:tr w:rsidR="005E3D11" w:rsidRPr="005E3D11" w:rsidTr="005E0C31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="629" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidRDefault="00440714">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="P639"/>
+            <w:bookmarkStart w:id="6" w:name="P639"/>
+            <w:bookmarkEnd w:id="6"/>
+            <w:r w:rsidRPr="005E3D11">
+              <w:t>[1]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidRDefault="0000337A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0000337A">
+              <w:t>Федеральный закон от 21 декабря 1994 г. №</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0000337A">
+              <w:t>69-ФЗ «О пожарной безопасности»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E3D11" w:rsidRPr="005E3D11" w:rsidTr="005E0C31">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="629" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidRDefault="00440714">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="7" w:name="P641"/>
             <w:bookmarkEnd w:id="7"/>
             <w:r w:rsidRPr="005E3D11">
-              <w:t>[1]</w:t>
+              <w:t>[2]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidRDefault="0000337A">
+          <w:p w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidRDefault="0000337A" w:rsidP="0000337A">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r w:rsidRPr="0000337A">
-[...1 lines deleted...]
-            </w:r>
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-              <w:t>69-ФЗ «О пожарной безопасности»</w:t>
+              <w:t>Федеральный закон от 22 июля 2008 г. № 123-ФЗ «Технический регламент о требованиях пожарной безопасности»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E3D11" w:rsidRPr="005E3D11" w:rsidTr="005E0C31">
+      <w:tr w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidTr="005E0C31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="629" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidRDefault="00440714">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
-            <w:bookmarkStart w:id="8" w:name="P641"/>
+            <w:bookmarkStart w:id="8" w:name="P643"/>
             <w:bookmarkEnd w:id="8"/>
             <w:r w:rsidRPr="005E3D11">
-              <w:t>[2]</w:t>
+              <w:t>[3]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidRDefault="0000337A" w:rsidP="0000337A">
+          <w:p w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidRDefault="0000337A">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r w:rsidRPr="0000337A">
+              <w:t>Федеральный закон от 6 мая 2011 г. № 100-ФЗ «О добровольной пожарной охране»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0000337A" w:rsidRPr="005E3D11" w:rsidTr="005E0C31">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="629" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0000337A" w:rsidRPr="005E3D11" w:rsidRDefault="0000337A" w:rsidP="0000337A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3D11">
+              <w:t>[</w:t>
+            </w:r>
             <w:r>
-              <w:t>Федеральный закон от 22 июля 2008 г. № 123-ФЗ «Технический регламент о требованиях пожарной безопасности»</w:t>
-[...14 lines deleted...]
-            <w:bookmarkEnd w:id="9"/>
+              <w:t>4</w:t>
+            </w:r>
             <w:r w:rsidRPr="005E3D11">
-              <w:t>[3]</w:t>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00440714" w:rsidRPr="005E3D11" w:rsidRDefault="0000337A">
+          <w:p w:rsidR="0000337A" w:rsidRPr="005E3D11" w:rsidRDefault="0000337A">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:bookmarkStart w:id="9" w:name="_GoBack"/>
             <w:r w:rsidRPr="0000337A">
-              <w:t>Федеральный закон от 6 мая 2011 г. № 100-ФЗ «О добровольной пожарной охране»</w:t>
+              <w:t>Федеральный закон от 29 июня 2015 г. № 162-ФЗ</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="9"/>
+            <w:r w:rsidRPr="0000337A">
+              <w:t xml:space="preserve"> «О стандартизации в Российской Федерации»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0000337A" w:rsidRPr="005E3D11" w:rsidTr="005E0C31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="629" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0000337A" w:rsidRPr="005E3D11" w:rsidRDefault="0000337A" w:rsidP="0000337A">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r w:rsidRPr="005E3D11">
               <w:t>[</w:t>
             </w:r>
             <w:r>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="005E3D11">
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0000337A" w:rsidRPr="005E3D11" w:rsidRDefault="0000337A">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="0000337A">
-              <w:t>Федеральный закон от 29 июня 2015 г. № 162-ФЗ «О стандартизации в Российской Федерации»</w:t>
+              <w:t>Федеральный закон от 3 июля 2016 г. № 238-ФЗ «О независимой оценке квалификации»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0000337A" w:rsidRPr="005E3D11" w:rsidTr="005E0C31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="629" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0000337A" w:rsidRPr="005E3D11" w:rsidRDefault="0000337A" w:rsidP="0000337A">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r w:rsidRPr="005E3D11">
               <w:t>[</w:t>
             </w:r>
             <w:r>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="005E3D11">
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0000337A" w:rsidRPr="005E3D11" w:rsidRDefault="0000337A">
+          <w:p w:rsidR="0000337A" w:rsidRPr="005E3D11" w:rsidRDefault="0000337A" w:rsidP="0000337A">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r w:rsidRPr="0000337A">
-              <w:t>Федеральный закон от 3 июля 2016 г. № 238-ФЗ «О независимой оценке квалификации»</w:t>
+            <w:r>
+              <w:t>Указ Президента Российской Федерации от 11 июля 2004 г. № 868 «Вопросы Министерства Российской Федерации по делам гражданской обороны, чрезвычайным ситуациям и ликвидации последствий стихийных бедствий»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0000337A" w:rsidRPr="005E3D11" w:rsidTr="005E0C31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="629" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0000337A" w:rsidRPr="005E3D11" w:rsidRDefault="0000337A" w:rsidP="0000337A">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r w:rsidRPr="005E3D11">
               <w:t>[</w:t>
             </w:r>
             <w:r>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="005E3D11">
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0000337A" w:rsidRPr="005E3D11" w:rsidRDefault="0000337A" w:rsidP="0000337A">
+          <w:p w:rsidR="0000337A" w:rsidRPr="005E3D11" w:rsidRDefault="0000337A" w:rsidP="006907DF">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:t>Указ Президента Российской Федерации от 11 июля 2004 г. № 868 «Вопросы Министерства Российской Федерации по делам гражданской обороны, чрезвычайным ситуациям и ликвидации последствий стихийных бедствий»</w:t>
+              <w:t xml:space="preserve">Указ Президента Российской Федерации от 1 января 2018 г. </w:t>
+            </w:r>
+            <w:r w:rsidR="006907DF">
+              <w:t xml:space="preserve">№ </w:t>
+            </w:r>
+            <w:r>
+              <w:t>2 «Об утверждении Основ государственной</w:t>
+            </w:r>
+            <w:r w:rsidR="006907DF">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>политики Российской Федерации в области пожарной безопасности на пери</w:t>
+            </w:r>
+            <w:r w:rsidR="006907DF">
+              <w:t>о</w:t>
+            </w:r>
+            <w:r>
+              <w:t>д до 2030 года»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0000337A" w:rsidRPr="005E3D11" w:rsidTr="005E0C31">
+      <w:tr w:rsidR="00126A8C" w:rsidRPr="00126A8C" w:rsidTr="005E0C31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="629" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0000337A" w:rsidRPr="005E3D11" w:rsidRDefault="0000337A" w:rsidP="0000337A">
+          <w:p w:rsidR="0000337A" w:rsidRPr="00126A8C" w:rsidRDefault="0000337A" w:rsidP="0000337A">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:t>]</w:t>
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>[8]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0000337A" w:rsidRPr="005E3D11" w:rsidRDefault="0000337A" w:rsidP="006907DF">
+          <w:p w:rsidR="0000337A" w:rsidRDefault="0000337A" w:rsidP="006907DF">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...9 lines deleted...]
-            <w:r w:rsidR="006907DF">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>Постановление Правительства Российской Федерации от 25 апреля 2012 г.</w:t>
+            </w:r>
+            <w:r w:rsidR="006907DF" w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>390 «О противопожарном</w:t>
+            </w:r>
+            <w:r w:rsidR="006907DF" w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...35 lines deleted...]
-          <w:p w:rsidR="0000337A" w:rsidRPr="005E3D11" w:rsidRDefault="0000337A" w:rsidP="006907DF">
+            <w:r w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>режиме»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00276CC2" w:rsidRPr="00126A8C" w:rsidRDefault="00276CC2" w:rsidP="006907DF">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...14 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="10" w:name="_Hlk207187970"/>
+            <w:bookmarkStart w:id="11" w:name="_Hlk208665036"/>
+            <w:r w:rsidRPr="00276CC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0000CC"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Постановление Правительства </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00276CC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="0000CC"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>РФ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00276CC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0000CC"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от 16.09.2020 №1479</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="10"/>
+            <w:r w:rsidRPr="00276CC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0000CC"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ред. от 03.02.2025) «Об утверждении Правил противопожарного режима в Российской Федерации»</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0000337A" w:rsidRPr="005E3D11" w:rsidTr="005E0C31">
+      <w:tr w:rsidR="00126A8C" w:rsidRPr="00126A8C" w:rsidTr="005E0C31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="629" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0000337A" w:rsidRPr="005E3D11" w:rsidRDefault="0000337A" w:rsidP="0000337A">
+          <w:p w:rsidR="0000337A" w:rsidRPr="00126A8C" w:rsidRDefault="0000337A" w:rsidP="0000337A">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:t>]</w:t>
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>[9]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0000337A" w:rsidRPr="005E3D11" w:rsidRDefault="0000337A" w:rsidP="006907DF">
+          <w:p w:rsidR="0000337A" w:rsidRDefault="0000337A" w:rsidP="006907DF">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
               <w:t>Приказ МЧС России от 16 октября 2017 г. №</w:t>
             </w:r>
-            <w:r w:rsidR="006907DF">
+            <w:r w:rsidR="006907DF" w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
               <w:t>444 «Об утверждении Боевого устава подразделений пожарной</w:t>
             </w:r>
-            <w:r w:rsidR="006907DF">
+            <w:r w:rsidR="006907DF" w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
               <w:t>охраны, определяющего порядок организации тушения пожаров и проведения аварийно-спасательных</w:t>
             </w:r>
-            <w:r w:rsidR="006907DF">
+            <w:r w:rsidR="006907DF" w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
               <w:t>работ» (зарегистрирован в Министерстве юстиции Российской Федерации 20 февраля 2018 г., регистрационный №</w:t>
             </w:r>
-            <w:r w:rsidR="006907DF">
+            <w:r w:rsidR="006907DF" w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
               <w:t>50100)</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...25 lines deleted...]
-          <w:p w:rsidR="0000337A" w:rsidRPr="005E3D11" w:rsidRDefault="0000337A" w:rsidP="006907DF">
+          <w:p w:rsidR="00276CC2" w:rsidRPr="00126A8C" w:rsidRDefault="00276CC2" w:rsidP="006907DF">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...19 lines deleted...]
-              <w:t>№ 50452)</w:t>
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276CC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="0000CC"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Приказ МЧС России от 16.09.2024 №777 «Об утверждении Боевого устава подразделений пожарной охраны, определяющего порядок организации тушения пожаров и проведения аварийно-спасательных работ» (Зарегистрировано в Минюсте России 12.11.2024 № 80117)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0000337A" w:rsidRPr="005E3D11" w:rsidTr="005E0C31">
+      <w:tr w:rsidR="00126A8C" w:rsidRPr="00126A8C" w:rsidTr="005E0C31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="629" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0000337A" w:rsidRPr="005E3D11" w:rsidRDefault="0000337A" w:rsidP="0000337A">
+          <w:p w:rsidR="0000337A" w:rsidRPr="00126A8C" w:rsidRDefault="0000337A" w:rsidP="0000337A">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:t>]</w:t>
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>[10]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0000337A" w:rsidRPr="005E3D11" w:rsidRDefault="0000337A" w:rsidP="006907DF">
+          <w:p w:rsidR="0000337A" w:rsidRDefault="0000337A" w:rsidP="006907DF">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...3 lines deleted...]
-            <w:r w:rsidR="006907DF">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>Приказ МЧС России от 20 октября 2017 г. №</w:t>
+            </w:r>
+            <w:r w:rsidR="006907DF" w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            <w:r w:rsidR="006907DF">
+            <w:r w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>452 «Об утверждении Устава подразделений пожарной охраны»</w:t>
+            </w:r>
+            <w:r w:rsidR="006907DF" w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...29 lines deleted...]
-          <w:p w:rsidR="0000337A" w:rsidRPr="005E3D11" w:rsidRDefault="0000337A" w:rsidP="006907DF">
+            <w:r w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>(зарегистрирован в Министерстве юстиции Российской Федерации 22 марта 2018 г., регистрационный</w:t>
+            </w:r>
+            <w:r w:rsidR="006907DF" w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>№ 50452)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00276CC2" w:rsidRPr="00126A8C" w:rsidRDefault="00276CC2" w:rsidP="006907DF">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...19 lines deleted...]
-              <w:t>регистрационный № 50008)</w:t>
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276CC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0000CC"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Приказ МЧС России от 24.04.2025 №363 «Об утверждении Устава подразделений пожарной охраны» (Зарегистрировано в Минюсте России 02.06.2025 №82507)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0000337A" w:rsidRPr="005E3D11" w:rsidTr="005E0C31">
+      <w:tr w:rsidR="00126A8C" w:rsidRPr="00126A8C" w:rsidTr="005E0C31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="629" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0000337A" w:rsidRPr="005E3D11" w:rsidRDefault="0000337A">
+          <w:p w:rsidR="0000337A" w:rsidRPr="00126A8C" w:rsidRDefault="0000337A" w:rsidP="0000337A">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:t>3]</w:t>
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>[11]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0000337A" w:rsidRPr="005E3D11" w:rsidRDefault="0000337A" w:rsidP="006907DF">
+          <w:p w:rsidR="0000337A" w:rsidRDefault="0000337A" w:rsidP="006907DF">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
-            </w:pPr>
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>Приказ МЧС России от 25 октября 2017 г. № 467 «Об утверждении Положения о пожарно-спасательных</w:t>
+            </w:r>
+            <w:r w:rsidR="006907DF" w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>гарнизонах» (зарегистрирован в Министерстве юс</w:t>
+            </w:r>
+            <w:r w:rsidR="006907DF" w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>т</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>иц</w:t>
+            </w:r>
+            <w:r w:rsidR="006907DF" w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>ии</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Российской Федерации 9</w:t>
+            </w:r>
+            <w:r w:rsidR="006907DF" w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>февраля 2018 г., регистрационный № 49998)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00276CC2" w:rsidRDefault="00276CC2" w:rsidP="006907DF">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276CC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="0000CC"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приказ МЧС России </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="12" w:name="_Hlk218847322"/>
+            <w:r w:rsidRPr="00276CC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="0000CC"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>от 13.01.2025 №19 «Об утверждении Положения о пожарно-спасательных гарнизонах и Порядка привлечения сил и средств подразделений пожарной охраны, пожарно-спасательных гарнизонов для тушения пожаров и проведения аварийно-спасательных работ»</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="12"/>
+            <w:r w:rsidRPr="00276CC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="0000CC"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Зарегистрировано в Минюсте России 06.03.2025 №81467)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00276CC2" w:rsidRPr="00276CC2" w:rsidRDefault="00276CC2" w:rsidP="006907DF">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0000CC"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276CC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0000CC"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+              <w:t>Приказ МЧС России от 16.01.2023 №11 «Об утверждении Перечня территориальных пожарно-спасательных гарнизонов»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00276CC2" w:rsidRPr="00126A8C" w:rsidRDefault="00276CC2" w:rsidP="006907DF">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276CC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="0000CC"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Приказ МЧС России от 12.10.2016 №543</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00276CC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="0000CC"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00276CC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="0000CC"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>«Об утверждении типового Положения о местном пожарно-спасательном гарнизоне»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00126A8C" w:rsidRPr="00126A8C" w:rsidTr="005E0C31">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="629" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0000337A" w:rsidRPr="00126A8C" w:rsidRDefault="0000337A" w:rsidP="0000337A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>[12]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0000337A" w:rsidRPr="00126A8C" w:rsidRDefault="0000337A" w:rsidP="006907DF">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>Приказ МЧС России от 26 октября 2017 г. № 472 «Об утверждении Порядка подготовки личного состава</w:t>
+            </w:r>
+            <w:r w:rsidR="006907DF" w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>пожарной охраны» (зарегистрирован в Министерстве юстиции Российской Федерации 12</w:t>
+            </w:r>
+            <w:r w:rsidR="006907DF" w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>февраля 2018 г.,</w:t>
+            </w:r>
+            <w:r w:rsidR="006907DF" w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>регистрационный № 50008)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00126A8C" w:rsidRPr="00126A8C" w:rsidTr="005E0C31">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="629" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0000337A" w:rsidRPr="00126A8C" w:rsidRDefault="0000337A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>[13]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0000337A" w:rsidRDefault="0000337A" w:rsidP="006907DF">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>Приказ Министерства труда и социальной защиты Российской Федерации от 23 декабря 2014 г. № 1100н</w:t>
+            </w:r>
+            <w:r w:rsidR="006907DF" w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>«Об утверждении Правил по охране труда в подразделениях федеральной противопожарной службы</w:t>
+            </w:r>
+            <w:r w:rsidR="006907DF" w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>Государственной противопожарной службы» (Зарегистрирован в Министерстве юстиции Российской</w:t>
+            </w:r>
+            <w:r w:rsidR="006907DF" w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00126A8C">
+              <w:rPr>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>Федерации от 8 мая 2015 г., регистрационный № 37203)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00276CC2" w:rsidRDefault="00276CC2" w:rsidP="00276CC2">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:ind w:firstLine="222"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="0000CC"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C60984">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0000CC"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Приказ МЧС России от 05.02.2025 №77 «Об утверждении Порядка подготовки личного состава пожарной охраны» (Зарегистрировано в Минюсте России 06.03.2025 №81466)</w:t>
+            </w:r>
             <w:r>
-              <w:t>Приказ Министерства труда и социальной защиты Российской Федерации от 23 декабря 2014 г. № 1100н</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006907DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0000CC"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:t>«Об утверждении Правил по охране труда в подразделениях федеральной противопожарной службы</w:t>
-[...11 lines deleted...]
-              <w:t>Федерации от 8 мая 2015 г., регистрационный № 37203)</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="0000CC"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(кроме добровольной пожарной охраны)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00276CC2" w:rsidRDefault="00276CC2" w:rsidP="00276CC2">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:ind w:firstLine="222"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0000CC"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276CC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0000CC"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Приказ МЧС России от 22.09.2025 №845 «Об утверждении типовой дополнительной профессиональной программы повышения квалификации в области пожарной безопасности по виду профессиональной деятельности «Добровольный пожарный» (Зарегистрировано в Минюсте России 05.11.2025 №84080)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00276CC2" w:rsidRPr="00276CC2" w:rsidRDefault="00276CC2" w:rsidP="00276CC2">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:ind w:firstLine="222"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276CC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0000CC"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Приказ МЧС России от 30.09.2025 №876 «Об утверждении типовой программы профессионального обучения в области пожарной безопасности по программе профессиональной подготовки «Добровольный пожарный» (Зарегистрировано в Минюсте России 05.11.2025 №84078)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0000337A" w:rsidRPr="005E3D11" w:rsidTr="005E0C31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="629" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0000337A" w:rsidRPr="005E3D11" w:rsidRDefault="0000337A" w:rsidP="0000337A">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r w:rsidRPr="005E3D11">
               <w:t>[</w:t>
             </w:r>
             <w:r>
               <w:t>14</w:t>
             </w:r>
             <w:r w:rsidRPr="005E3D11">
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44904,215 +46298,193 @@
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="006907DF">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>84.25.11.120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006907DF" w:rsidTr="006907DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10415" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidR="006907DF" w:rsidRDefault="006907DF" w:rsidP="006907DF">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="006907DF">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Ключевые слова:</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> производственные услуги</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> производственные услуги, аварийно-спасательные работы, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>,</w:t>
-            </w:r>
+              <w:t>газодымозащитная</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> аварийно-спасательные работы, газодымозащитная</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> служба, Государственная противопожарная служба, добровольный пожарный, добровольная пожарная дружина, добровольная пожарная команда, добровольная пожарная охрана, пожарно-спасательный гарнизон, пожарная охрана, пожарно-тактические занятия, средство индивидуальной защиты органов дыхания и зрения, автоматические установки пожаротушения, участие в профилактике пожаров, участие в тушении пожаров, подразделения добровольной пожарной охраны, пожарная безопасность, личный состав, спасение людей и имущества, работников добровольной</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> личный состав, спасение людей и имущества, работников добровольной пожарной охраны</w:t>
+              <w:t xml:space="preserve"> пожарной охраны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="006907DF" w:rsidRDefault="006907DF" w:rsidP="006907DF"/>
     <w:sectPr w:rsidR="006907DF" w:rsidSect="001970FD">
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003B1FAC" w:rsidRDefault="003B1FAC" w:rsidP="0023281B">
+    <w:p w:rsidR="004A55D1" w:rsidRDefault="004A55D1" w:rsidP="0023281B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003B1FAC" w:rsidRDefault="003B1FAC" w:rsidP="0023281B">
+    <w:p w:rsidR="004A55D1" w:rsidRDefault="004A55D1" w:rsidP="0023281B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="0000337A" w:rsidRDefault="0000337A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00126A8C" w:rsidRDefault="00126A8C">
     <w:pPr>
       <w:spacing w:line="1" w:lineRule="exact"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
         <v:shape id="_x0000_s2053" type="#_x0000_t202" style="position:absolute;margin-left:57.1pt;margin-top:751.65pt;width:9.9pt;height:6.75pt;z-index:-251653120;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" filled="f" stroked="f">
           <v:textbox style="mso-next-textbox:#_x0000_s2053;mso-fit-shape-to-text:t" inset="0,0,0,0">
             <w:txbxContent>
-              <w:p w:rsidR="0000337A" w:rsidRDefault="0000337A">
+              <w:p w:rsidR="00126A8C" w:rsidRDefault="00126A8C">
                 <w:pPr>
                   <w:pStyle w:val="20"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve"> PAGE \* MERGEFORMAT </w:instrText>
                 </w:r>
                 <w:r>
@@ -45134,271 +46506,265 @@
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>8</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
           <w10:wrap anchorx="page" anchory="page"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003B1FAC" w:rsidRDefault="003B1FAC" w:rsidP="0023281B">
+    <w:p w:rsidR="004A55D1" w:rsidRDefault="004A55D1" w:rsidP="0023281B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003B1FAC" w:rsidRDefault="003B1FAC" w:rsidP="0023281B">
+    <w:p w:rsidR="004A55D1" w:rsidRDefault="004A55D1" w:rsidP="0023281B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="0000337A" w:rsidRPr="00D9275A" w:rsidRDefault="0000337A" w:rsidP="00D9275A">
+    <w:p w:rsidR="00126A8C" w:rsidRPr="00D9275A" w:rsidRDefault="00126A8C" w:rsidP="00D9275A">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9275A">
         <w:rPr>
           <w:rStyle w:val="af1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D9275A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D9275A">
+      <w:r w:rsidRPr="00126A8C">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[1]</w:t>
       </w:r>
       <w:r w:rsidRPr="00D9275A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Статьи 1, 19.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="0000337A" w:rsidRPr="00D9275A" w:rsidRDefault="0000337A" w:rsidP="00D9275A">
+    <w:p w:rsidR="00126A8C" w:rsidRPr="00D9275A" w:rsidRDefault="00126A8C" w:rsidP="00D9275A">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9275A">
         <w:rPr>
           <w:rStyle w:val="af1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D9275A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D9275A">
+      <w:r w:rsidRPr="00126A8C">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00D9275A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D9275A">
+      <w:r w:rsidRPr="00126A8C">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00D9275A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="0000337A" w:rsidRPr="00D9275A" w:rsidRDefault="0000337A" w:rsidP="00D9275A">
+    <w:p w:rsidR="00126A8C" w:rsidRPr="00D9275A" w:rsidRDefault="00126A8C" w:rsidP="00D9275A">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9275A">
         <w:rPr>
           <w:rStyle w:val="af1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D9275A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D9275A">
+      <w:r w:rsidRPr="00126A8C">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[3]</w:t>
       </w:r>
       <w:r w:rsidRPr="00D9275A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Часть 1 статьи 21.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidR="0000337A" w:rsidRPr="00D9275A" w:rsidRDefault="0000337A" w:rsidP="00D9275A">
+    <w:p w:rsidR="00126A8C" w:rsidRPr="00D9275A" w:rsidRDefault="00126A8C" w:rsidP="00D9275A">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9275A">
         <w:rPr>
           <w:rStyle w:val="af1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D9275A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D9275A">
+      <w:r w:rsidRPr="00126A8C">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00D9275A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D9275A">
+      <w:r w:rsidRPr="00126A8C">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00D9275A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Часть 2 статьи 21.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w:rsidR="0000337A" w:rsidRPr="00D9275A" w:rsidRDefault="0000337A" w:rsidP="00D9275A">
+    <w:p w:rsidR="00126A8C" w:rsidRPr="00D9275A" w:rsidRDefault="00126A8C" w:rsidP="00D9275A">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9275A">
         <w:rPr>
           <w:rStyle w:val="af1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D9275A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D9275A">
         <w:rPr>
@@ -45414,161 +46780,202 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r w:rsidRPr="00D9275A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00D9275A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Часть 14 статьи 12.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="0000337A" w:rsidRDefault="0000337A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00126A8C" w:rsidRDefault="00126A8C">
     <w:pPr>
       <w:spacing w:line="1" w:lineRule="exact"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
         <v:shape id="_x0000_s2051" type="#_x0000_t202" style="position:absolute;margin-left:57.55pt;margin-top:32.9pt;width:98.1pt;height:7.65pt;z-index:-251655168;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" filled="f" stroked="f">
           <v:textbox style="mso-next-textbox:#_x0000_s2051;mso-fit-shape-to-text:t" inset="0,0,0,0">
             <w:txbxContent>
-              <w:p w:rsidR="0000337A" w:rsidRDefault="0000337A">
+              <w:p w:rsidR="00126A8C" w:rsidRDefault="00126A8C">
                 <w:pPr>
                   <w:pStyle w:val="20"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="2"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
-                  <w:t>ГОСТ Р 58853—2020</w:t>
+                  <w:t xml:space="preserve">ГОСТ </w:t>
+                </w:r>
+                <w:proofErr w:type="gramStart"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="2"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Р</w:t>
+                </w:r>
+                <w:proofErr w:type="gramEnd"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="2"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> 58853—2020</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
           <w10:wrap anchorx="page" anchory="page"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shape id="_x0000_s2052" type="#_x0000_t202" style="position:absolute;margin-left:264.1pt;margin-top:59.9pt;width:67.5pt;height:20.25pt;z-index:-251654144;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" filled="f" stroked="f">
           <v:textbox style="mso-next-textbox:#_x0000_s2052;mso-fit-shape-to-text:t" inset="0,0,0,0">
             <w:txbxContent>
-              <w:p w:rsidR="0000337A" w:rsidRDefault="0000337A">
+              <w:p w:rsidR="00126A8C" w:rsidRDefault="00126A8C">
                 <w:pPr>
                   <w:pStyle w:val="20"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="2"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   </w:rPr>
-                  <w:t>Приложение И</w:t>
+                  <w:t>Приложение</w:t>
                 </w:r>
+                <w:proofErr w:type="gramStart"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="2"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> И</w:t>
+                </w:r>
+                <w:proofErr w:type="gramEnd"/>
               </w:p>
-              <w:p w:rsidR="0000337A" w:rsidRDefault="0000337A">
+              <w:p w:rsidR="00126A8C" w:rsidRDefault="00126A8C">
                 <w:pPr>
                   <w:pStyle w:val="20"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="2"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>(обязательное)</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
           <w10:wrap anchorx="page" anchory="page"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="00000011"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000010"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:position w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
@@ -45727,51 +47134,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:position w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="07A149F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C4544530"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -45813,51 +47220,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="07BC5876"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E1C28150"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="930" w:hanging="390"/>
       </w:pPr>
       <w:rPr>
@@ -45934,51 +47341,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2340" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="07F45B18"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0419001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -46020,51 +47427,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="0B381784"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A9906FA2"/>
     <w:lvl w:ilvl="0" w:tplc="BA6E94F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="‒"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -46133,51 +47540,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="0D3D0CF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="526C8B0E"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -46219,51 +47626,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="0DED7BEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0600A80"/>
     <w:lvl w:ilvl="0" w:tplc="41D0567A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -46309,51 +47716,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="17C10DD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19B47CD6"/>
     <w:lvl w:ilvl="0" w:tplc="3EBC2CC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -46398,51 +47805,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5220" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5940" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6660" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="1BE4216E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6706D990"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -46511,51 +47918,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="25F27F6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E040A8CA"/>
     <w:lvl w:ilvl="0" w:tplc="BA6E94F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="‒"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -46624,51 +48031,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="28A74EC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8F695F0"/>
     <w:lvl w:ilvl="0" w:tplc="FE3848C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -46713,51 +48120,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5247" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11">
     <w:nsid w:val="3D9D7CBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D46AA6F8"/>
     <w:lvl w:ilvl="0" w:tplc="F8C0999E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="972" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1692" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -46802,51 +48209,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5292" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6012" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6732" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12">
     <w:nsid w:val="48CA37F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C4544530"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -46888,51 +48295,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13">
     <w:nsid w:val="4F635C88"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0419001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -46974,51 +48381,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14">
     <w:nsid w:val="577624EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D46AA6F8"/>
     <w:lvl w:ilvl="0" w:tplc="F8C0999E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="972" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1692" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -47063,51 +48470,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5292" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6012" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6732" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15">
     <w:nsid w:val="5D3E5D02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="489C11E6"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -47152,51 +48559,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16">
     <w:nsid w:val="69967C43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8D05186"/>
     <w:lvl w:ilvl="0" w:tplc="BA6E94F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="‒"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -47265,51 +48672,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17">
     <w:nsid w:val="70F07B29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44584874"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -47409,537 +48816,893 @@
   <w:num w:numId="12">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="140"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2054"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00440714"/>
     <w:rsid w:val="0000337A"/>
     <w:rsid w:val="000043E4"/>
+    <w:rsid w:val="00126A8C"/>
     <w:rsid w:val="00150CAD"/>
     <w:rsid w:val="001970FD"/>
     <w:rsid w:val="00226881"/>
     <w:rsid w:val="002313D7"/>
     <w:rsid w:val="0023281B"/>
     <w:rsid w:val="00246F83"/>
     <w:rsid w:val="00255635"/>
+    <w:rsid w:val="00276CC2"/>
     <w:rsid w:val="00297870"/>
     <w:rsid w:val="002F49E5"/>
     <w:rsid w:val="003B1FAC"/>
     <w:rsid w:val="003E645F"/>
     <w:rsid w:val="00440714"/>
     <w:rsid w:val="004A29EC"/>
+    <w:rsid w:val="004A55D1"/>
     <w:rsid w:val="004B1469"/>
     <w:rsid w:val="005C27C4"/>
     <w:rsid w:val="005E0C31"/>
     <w:rsid w:val="005E3D11"/>
     <w:rsid w:val="00613C34"/>
     <w:rsid w:val="00687E44"/>
     <w:rsid w:val="006907DF"/>
     <w:rsid w:val="00691933"/>
     <w:rsid w:val="0069451B"/>
     <w:rsid w:val="0074535A"/>
     <w:rsid w:val="007E70C6"/>
     <w:rsid w:val="008D7448"/>
     <w:rsid w:val="008E1622"/>
     <w:rsid w:val="00A27DF6"/>
     <w:rsid w:val="00A40298"/>
     <w:rsid w:val="00B04027"/>
     <w:rsid w:val="00B30B52"/>
     <w:rsid w:val="00B80110"/>
+    <w:rsid w:val="00C60984"/>
     <w:rsid w:val="00C95871"/>
     <w:rsid w:val="00CF0340"/>
     <w:rsid w:val="00CF1B91"/>
     <w:rsid w:val="00D769F6"/>
     <w:rsid w:val="00D9275A"/>
     <w:rsid w:val="00E9239B"/>
     <w:rsid w:val="00EA5153"/>
     <w:rsid w:val="00EE5382"/>
     <w:rsid w:val="00F40DE0"/>
     <w:rsid w:val="00F60ABA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2054"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3D7282EC"/>
-  <w15:docId w15:val="{44FDF147-782D-4A75-B4F5-7D8AC6964237}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:rsid w:val="00440714"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNonformat">
+    <w:name w:val="ConsPlusNonformat"/>
+    <w:rsid w:val="00440714"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
+    <w:name w:val="ConsPlusTitle"/>
+    <w:rsid w:val="00440714"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusCell">
+    <w:name w:val="ConsPlusCell"/>
+    <w:rsid w:val="00440714"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusDocList">
+    <w:name w:val="ConsPlusDocList"/>
+    <w:rsid w:val="00440714"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage">
+    <w:name w:val="ConsPlusTitlePage"/>
+    <w:rsid w:val="00440714"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm">
+    <w:name w:val="ConsPlusJurTerm"/>
+    <w:rsid w:val="00440714"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList">
+    <w:name w:val="ConsPlusTextList"/>
+    <w:rsid w:val="00440714"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a3">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00255635"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="formattext">
+    <w:name w:val="formattext"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00CF1B91"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E70C6"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="1">
+    <w:name w:val="Основной текст Знак1"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0023281B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="2">
+    <w:name w:val="Колонтитул (2)_"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0023281B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Оглавление_"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0023281B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="Другое_"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0023281B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0023281B"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="302" w:lineRule="auto"/>
+      <w:ind w:firstLine="400"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
+    <w:name w:val="Основной текст Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0023281B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Колонтитул (2)"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0023281B"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Оглавление"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0023281B"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="60" w:line="314" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="Другое"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0023281B"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="302" w:lineRule="auto"/>
+      <w:ind w:firstLine="400"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0023281B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0023281B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0023281B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0023281B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00150CAD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af0">
+    <w:name w:val="Текст сноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00150CAD"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af1">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00150CAD"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="af2">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="006907DF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -48329,51 +50092,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="af2">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="006907DF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
     <w:div w:id="911038794">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="563874024">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="inset" w:sz="2" w:space="0" w:color="auto"/>
             <w:left w:val="inset" w:sz="2" w:space="1" w:color="auto"/>
             <w:bottom w:val="inset" w:sz="2" w:space="0" w:color="auto"/>
             <w:right w:val="inset" w:sz="2" w:space="1" w:color="auto"/>
           </w:divBdr>
@@ -48392,51 +50155,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1937665177">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="inset" w:sz="2" w:space="0" w:color="auto"/>
             <w:left w:val="inset" w:sz="2" w:space="1" w:color="auto"/>
             <w:bottom w:val="inset" w:sz="2" w:space="0" w:color="auto"/>
             <w:right w:val="inset" w:sz="2" w:space="1" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fireman.club/statyi-polzovateley/zadachi-i-organizaciya-raboty-dobrovolnyx-pozharnyx-druzhin/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fireman.club/statyi-polzovateley/zadachi-i-organizaciya-raboty-dobrovolnyx-pozharnyx-druzhin/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -48689,73 +50452,76 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5930D83-ABB8-4C26-A501-1402261674EA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B652A1BC-318B-4995-89CF-ACDB50B47091}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>35</Pages>
-[...1 lines deleted...]
-  <Characters>58330</Characters>
+  <Pages>36</Pages>
+  <Words>10499</Words>
+  <Characters>59849</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>486</Lines>
-  <Paragraphs>136</Paragraphs>
+  <Lines>498</Lines>
+  <Paragraphs>140</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>68427</CharactersWithSpaces>
+  <CharactersWithSpaces>70208</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>